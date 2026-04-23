--- v0 (2026-03-05)
+++ v1 (2026-04-23)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
+                <w:t xml:space="preserve">Size-Dependence and High Temperature Stability of Radial Vortex Magnetic Textures Imprinted by Superconductor Stray Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Husain</w:t>
+                <w:t xml:space="preserve">David Sanchez-Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Prestes</w:t>
+                <w:t xml:space="preserve">Gloria Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Anke Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">Lourdes Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.19681-19690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c17671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778369v1</w:t>
+                <w:t xml:space="preserve">hal-04733127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependence and High Temperature Stability of Radial Vortex Magnetic Textures Imprinted by Superconductor Stray Fields</w:t>
+                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanchez-Manzano</w:t>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Orfila</w:t>
+                <w:t xml:space="preserve">Nicholas Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Sander</w:t>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Marcano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gallego</w:t>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (15), pp.19681-19690. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c17671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733127v1</w:t>
+                <w:t xml:space="preserve">hal-04778369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the large contribution from orbital Rashba–Edelstein effect to the effective damping-like torque on magnetization</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation by SANS and PNR of pure Néel-type domain wall profiles and skyrmion suppression below room temperature in magnetic [Pt/CoFeB/Ru] 10 multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the magnetic anisotropy in multirepeat Pt/Co/Al heterostructures using magnetoionic gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan da Câmara Santa Clara Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ukleev</w:t>
+                <w:t xml:space="preserve">Tanvi Bhatnagar-Schöffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Krishnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ajejas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nina-Juliane Steinke</w:t>
+                <w:t xml:space="preserve">Dedalo Sanz-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2024.2315015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.024010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563374v1</w:t>
+                <w:t xml:space="preserve">hal-04563486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the magnetic anisotropy in multirepeat Pt/Co/Al heterostructures using magnetoionic gating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan da Câmara Santa Clara Gomes</w:t>
+                <w:t xml:space="preserve">Observation by SANS and PNR of pure Néel-type domain wall profiles and skyrmion suppression below room temperature in magnetic [Pt/CoFeB/Ru] 10 multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ukleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Devishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanvi Bhatnagar-Schöffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yanis Sassi</w:t>
+                <w:t xml:space="preserve">Alexei Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedalo Sanz-Hernández</w:t>
+                <w:t xml:space="preserve">Nina-Juliane Steinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.024010. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2024.2315015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563486v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray holography of skyrmionic cocoons in aperiodic magnetic multilayers</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,103 +1714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the anomalous Hall effect at the magnetic insulator/heavy metals interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Figueiredo-Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (6), pp.062403. </w:t>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densely packed skyrmions stabilized at zero magnetic field by indirect exchange coupling in multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional skyrmionic cocoons in magnetic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,295 +2646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial potential gradient modulates Dzyaloshinskii-Moriya interaction in Pt/Co/metal multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Ultrafast time-evolution of chiral Néel magnetic domain walls probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.L071401. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.L071401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838957v1</w:t>
+                <w:t xml:space="preserve">hal-03808337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast time-evolution of chiral Néel magnetic domain walls probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
+                <w:t xml:space="preserve">Interfacial potential gradient modulates Dzyaloshinskii-Moriya interaction in Pt/Co/metal multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1412. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.L071401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28899-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.L071401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808337v1</w:t>
+                <w:t xml:space="preserve">hal-03838957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of the Dzyaloshinskii-Moriya interaction at metallic interfaces</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,295 +3048,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
+                <w:t xml:space="preserve">Chiral spin spiral in synthetic antiferromagnets probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Massouras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
+                <w:t xml:space="preserve">Samuel Flewett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L060402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001203v1</w:t>
+                <w:t xml:space="preserve">hal-03318027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General treatment of off-specular resonant soft x-ray magnetic scattering using the distorted-wave Born approximation: Numerical algorithm and experimental studies with hybrid chiral domain structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric Signature of Individual Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fernández Scarioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Flewett</w:t>
+                <w:t xml:space="preserve">Héctor Corte-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mackarena Garrido Strelow</w:t>
+                <w:t xml:space="preserve">Sibylle Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Burgos Parra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+                <w:t xml:space="preserve">Xiukun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (18), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.077202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318072v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging non-collinear antiferromagnetic textures via single spin relaxometry</w:t>
               </w:r>
@@ -3450,1769 +3450,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Signature of Individual Skyrmions</w:t>
+                <w:t xml:space="preserve">Large Rashba unidirectional magnetoresistance in the Fe/Ge(111) interface states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fernández Scarioni</w:t>
+                <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Barton</w:t>
+                <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Corte-León</w:t>
+                <w:t xml:space="preserve">C. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Sievers</w:t>
+                <w:t xml:space="preserve">M. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiukun Hu</w:t>
+                <w:t xml:space="preserve">C. Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.077202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.064411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318069v1</w:t>
+                <w:t xml:space="preserve">hal-03119367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral spin spiral in synthetic antiferromagnets probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Legrand</w:t>
+                <w:t xml:space="preserve">Magnetization switching and deterministic nucleation in Co/Ni multilayered disks induced by spin–orbit torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Figueiredo-Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L060402⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (3), pp.032410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0050641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318027v1</w:t>
+                <w:t xml:space="preserve">hal-03318074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Rashba unidirectional magnetoresistance in the Fe/Ge(111) interface states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological surface states in epitaxial (SnBi2Te4)n(Bi2Te3)m natural van der Waals superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vergnaud</w:t>
+                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Baringthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jamet</w:t>
+                <w:t xml:space="preserve">Polychronis Tsipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zucchetti</w:t>
+                <w:t xml:space="preserve">Evangelia Xenogiannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.064411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.014203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119367v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization switching and deterministic nucleation in Co/Ni multilayered disks induced by spin–orbit torques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Roussigné</w:t>
+                <w:t xml:space="preserve">General treatment of off-specular resonant soft x-ray magnetic scattering using the distorted-wave Born approximation: Numerical algorithm and experimental studies with hybrid chiral domain structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Flewett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">Mackarena Garrido Strelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Burgos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0050641⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318074v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological surface states in epitaxial (SnBi2Te4)n(Bi2Te3)m natural van der Waals superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Baringthon</w:t>
+                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronis Tsipas</w:t>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Xenogiannopoulou</w:t>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
+                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.014203. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.2008135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318071v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perpendicular graphene/ferromagnet electrode for spintronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Large Unidirectional Rashba Magnetoresistance in Ge(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naganuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Zatko</w:t>
+                <w:t xml:space="preserve">Q. Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galbiati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Godel</w:t>
+                <w:t xml:space="preserve">Marty A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">G. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (17), pp.173101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.027201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5143567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.027201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897083v1</w:t>
+                <w:t xml:space="preserve">hal-02548633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 Skyrmionics Roadmap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Hall effect in 3 d / 5 d multilayers mediated by interface scattering and nonlocal spin conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ebert</w:t>
+                <w:t xml:space="preserve">T. H. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Everschor-Sitte</w:t>
+                <w:t xml:space="preserve">D. Q. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rongione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fert</w:t>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (13), pp.1907450. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867376v1</w:t>
+                <w:t xml:space="preserve">hal-02990806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Large Unidirectional Rashba Magnetoresistance in Ge(111)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Individual Skyrmion Nucleation at Artificial Defects Formed by Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Barbedienne</w:t>
+                <w:t xml:space="preserve">Kayla Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marty A.</w:t>
+                <w:t xml:space="preserve">Sean Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Isella</w:t>
+                <w:t xml:space="preserve">Katharina Zeissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.027201⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1907450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201907450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548633v1</w:t>
+                <w:t xml:space="preserve">hal-02500770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Individual Skyrmion Nucleation at Artificial Defects Formed by Ion Irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored Flux Pinning in Superconductor-Ferromagnet Multilayers with Engineered Magnetic Domain Morphology From Stripes to Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hughes</w:t>
+                <w:t xml:space="preserve">X. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zeissler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Legrand</w:t>
+                <w:t xml:space="preserve">S. Mesoraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
+                <w:t xml:space="preserve">A. V Samokhvalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1907450. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201907450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500770v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Flux Pinning in Superconductor-Ferromagnet Multilayers with Engineered Magnetic Domain Morphology From Stripes to Skyrmions</w:t>
+                <w:t xml:space="preserve">Electrical Signature of Noncollinear Magnetic Textures in Synthetic Antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Palermo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Collin</w:t>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014043⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.051001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455006v1</w:t>
+                <w:t xml:space="preserve">hal-03007138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Hall effect in 3 d / 5 d multilayers mediated by interface scattering and nonlocal spin conductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Reyren</w:t>
+                <w:t xml:space="preserve">Room-temperature stabilization of antiferromagnetic skyrmions in synthetic antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144405⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990806v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Signature of Noncollinear Magnetic Textures in Synthetic Antiferromagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+                <w:t xml:space="preserve">The 2020 Skyrmionics Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Everschor-Sitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.051001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (13), pp.1907450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007138v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature stabilization of antiferromagnetic skyrmions in synthetic antiferromagnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A perpendicular graphene/ferromagnet electrode for spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Maccariello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">H. Naganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (17), pp.173101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0468-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5143567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990727v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of hybrid chiral spin textures in magnetic multilayer systems by Lorentz microscopy</w:t>
               </w:r>
@@ -5626,51 +5626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical detection of single magnetic skyrmions in metallic multilayers at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6398,191 +6398,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Current-Induced Generation and Motion of sub-100 nm Skyrmions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified magnetic anisotropy at LaCoO 3 /La 0.7 Sr 0.3 MnO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoforos Moutafis</w:t>
+                <w:t xml:space="preserve">M Cabero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076552v1</w:t>
+                <w:t xml:space="preserve">hal-02076545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the Physics of Magnetic Skyrmions and Perspective for Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,212 +6588,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.10.1038/natrevmats.2017.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified magnetic anisotropy at LaCoO 3 /La 0.7 Sr 0.3 MnO 3 interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Gallego</w:t>
+                <w:t xml:space="preserve">Room-Temperature Current-Induced Generation and Motion of sub-100 nm Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Rio</w:t>
+                <w:t xml:space="preserve">Christoforos Moutafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2703-2712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076545v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic skyrmions: advances in physics and potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,1263 +6856,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular magnetization reversal in Pt/[Co/Ni]3/Al multilayers via the spin Hall effect of Pt</w:t>
+                <w:t xml:space="preserve">Emergent phenomena induced by spin–orbit coupling at surfaces and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Rojas-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laczkowski</w:t>
+                <w:t xml:space="preserve">Anjan Soumyanarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sampaio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christos Panagopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 539 (7630), pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076530v1</w:t>
+                <w:t xml:space="preserve">hal-02076542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transport in p -type germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bottegoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/16/165801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent phenomena induced by spin–orbit coupling at surfaces and interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin to charge conversion at room temperature by spin pumping into a new type of topological insulator: α -Sn films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19820⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (9), pp.096602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.096602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076542v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A skyrmion-based spin-torque nano-oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-V Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (7), pp.075011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/075011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzyaloshinskii-Moriya anisotropy in nanomagnets with in-plane magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Apalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V Khvalkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin to charge conversion at room temperature by spin pumping into a new type of topological insulator: α -Sn films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Vergnaud</w:t>
+                <w:t xml:space="preserve">Additive interfacial chiral interaction in multilayers for stabilization of small individual skyrmion at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Moreau-Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Moutafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.096602⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Graphene bilayers made easy, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614026v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive interfacial chiral interaction in multilayers for stabilization of small individual skyrmion at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+                <w:t xml:space="preserve">Disruptive effect of Dzyaloshinskii-Moriya interaction on the magnetic memory cell performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Khvalkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kuteifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Apalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.112403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344269v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruptive effect of Dzyaloshinskii-Moriya interaction on the magnetic memory cell performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top-gated field-effect LaAlO 3 /SrTiO 3 devices made by ion-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Apalkov</w:t>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108, pp.112403</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 108 (5), pp.052602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076539v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03106328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-gated field-effect LaAlO 3 /SrTiO 3 devices made by ion-irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Perpendicular magnetization reversal in Pt/[Co/Ni]3/Al multilayers via the spin Hall effect of Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108 (5), pp.052602. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03106328v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-effect control of superconductivity and Rashba spin-orbit coupling in top-gated LaAlO$_3$/SrTiO$_3$ devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hurand</w:t>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Biscaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8310,51 +8310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit of the electrostatic doping in two-dimensional electron gases of LaXO3 (X = Al, Ti)/SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Biscaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,338 +8425,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of a large extrinsic spin Hall effect in AuW alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin Pumping and Inverse Spin Hall Effect in Platinum: The Essential Role of Spin-Memory Loss at Metallic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Reyren</w:t>
+                <w:t xml:space="preserve">W. Savero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4870835⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042880v1</w:t>
+                <w:t xml:space="preserve">hal-02042890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping and Inverse Spin Hall Effect in Platinum: The Essential Role of Spin-Memory Loss at Metallic Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidences of a large extrinsic spin Hall effect in AuW alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Savero-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (10), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (14), pp.142403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.106602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4870835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042890v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Doennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8827,606 +8827,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
+                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laukhin</w:t>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076485v1</w:t>
+                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bareille</w:t>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">J.-M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (18), pp.186802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bibes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">J.-M T George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370 (1977), pp.4958-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876797v1</w:t>
+                <w:t xml:space="preserve">hal-02076480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M T George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
+                <w:t xml:space="preserve">R. Weht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 370 (1977), pp.4958-4971. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076480v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,51 +9542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9631,753 +9631,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth conditions on the LaAIO 3 /SrTiO 3 interface electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Rashba Spin-Orbit Interaction at Oxide Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cancellieri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/17004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.126803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076456v1</w:t>
+                <w:t xml:space="preserve">hal-02076464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seebeck effect in the conducting LaAlO 3 / SrTiO 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pallecchi</w:t>
+                <w:t xml:space="preserve">M. Codda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Codda</w:t>
+                <w:t xml:space="preserve">E Galleani d'Agliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Rashba Spin-Orbit Interaction at Oxide Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diodes with breakdown voltages enhanced by the metal-insulator transition of LaAlO3–SrTiO3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D Caviglia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Cancellieri</w:t>
+                <w:t xml:space="preserve">M. Breitschaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hammerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Horsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.126803⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (18), pp.183504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3428433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076464v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes with breakdown voltages enhanced by the metal-insulator transition of LaAlO3–SrTiO3 interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hammerl</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Quantum Oscillations of the Conductance at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Horsche</w:t>
+                <w:t xml:space="preserve">B. Sacépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richter</w:t>
+                <w:t xml:space="preserve">A. Fête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (18), pp.183504. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (23), pp.236802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3428433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076454v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Quantum Oscillations of the Conductance at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. D Caviglia</w:t>
+                <w:t xml:space="preserve">Influence of the growth conditions on the LaAIO 3 /SrTiO 3 interface electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sacépé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">A. Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (23), pp.236802. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.17004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.236802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/17004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076466v1</w:t>
+                <w:t xml:space="preserve">hal-02076456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the superconducting transport properties of the LaAlO3/SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,77 +10454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically-tuned superconductor-metal-insulator quantum transition at the LaAlO 3 / SrTiO 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Triscone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10565,278 +10565,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Scattering at Dislocations in LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconductivity at the LaAlO3/SrTiO3interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thiel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. D. Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Triscone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.046809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (16), pp.164213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/16/164213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076453v1</w:t>
+                <w:t xml:space="preserve">hal-01591058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity at the LaAlO3/SrTiO3interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Electron Scattering at Dislocations in LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. W Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fitting Kourkoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (16), pp.164213. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/16/164213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.046809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591058v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Phonon Interaction and Charge Carrier Mass Enhancement in SrTiO 3</w:t>
               </w:r>
@@ -10956,77 +10956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field control of the LaAlO3/SrTiO3 interface ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11090,103 +11090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Interfaces Between Insulating Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kourkoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hammerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 317 (5842), pp.1196-1199. </w:t>
@@ -11237,51 +11237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-Field-Effect Modulation of the Transition Temperature, Mobile Carrier Density, and In-Plane Penetration Depth of NdBa 2 Cu 3 O 7 − δ Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Triscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, San Diego, France. pp.118, </w:t>
@@ -11693,51 +11693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, France. pp.75, </w:t>
@@ -11788,77 +11788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin pumping and inverse spin Hall effect in platinum and other 5 d metals: the essential role of spin-memory loss and spin-current discontinuities at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Savero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11903,484 +11903,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771703v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
@@ -12409,103 +12409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
@@ -12520,302 +12520,302 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Hall effect in AuW alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Savero-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 9931, Spintronics IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp. 993108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2238694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01511834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12962,51 +12962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Koraltan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Abert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Albrecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor Bhatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Noor Bhatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bortolotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b1bw-mdfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan da C&#226;mara Santa Clara Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-024-01303-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Manzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Orfila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno Vicente-Arche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ukleev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Devishvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vorobiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Juliane Steinke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2024.2315015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchiola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.l220405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dlubak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.014012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38029-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L N C Liyanage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizabeth Quigley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Borchers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Grutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Baringthon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackarena Garrido Strelow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20995-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Sievers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiukun Hu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.077202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L060402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050641" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Tsipas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143567" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ebert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Everschor-Sitte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8418" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barbedienne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty A." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.027201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Fallon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hughes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zeissler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201907450" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palermo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesoraca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Samokhvalov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990806v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.051001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990727v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0468-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fallon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcfadzean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23799-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat0415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02044889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.195445" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0044-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ronceray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.064042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zimmermann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.037202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Moutafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00649" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallego" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sander" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.31" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Soumyanarayanan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagopoulos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19820" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/075011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076518v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apalkov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.020401" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Moreau-Luchaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Sampaio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.313" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Apalkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359306v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Biscaras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastogi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06788" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cancellieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Caviglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.056102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caviglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#234;te" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/17004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076459v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallecchi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galleani d'Agliano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085414" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076464v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Caviglia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.126803" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076454v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jany" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitschaft" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hammerl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horsche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428433" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.236802" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076444v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100777" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Triscone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184502" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076453v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Schneider" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fitting Kourkoutis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.046809" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Caviglia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/16/164213" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076439v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L M van Mechelen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Marel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Kuzmenko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Armitage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.226403" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07576" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kourkoutis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319675" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275058" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Koraltan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Abert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Albrecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor Bhatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Noor Bhatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bortolotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b1bw-mdfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan da C&#226;mara Santa Clara Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-024-01303-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Manzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Orfila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17671" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno Vicente-Arche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ukleev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Devishvili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vorobiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Juliane Steinke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2024.2315015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchiola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.l220405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dlubak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.014012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38029-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L N C Liyanage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizabeth Quigley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Borchers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Grutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Baringthon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L060402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Sievers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiukun Hu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.077202" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20995-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064411" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050641" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Tsipas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackarena Garrido Strelow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barbedienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.027201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500770v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Fallon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hughes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zeissler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201907450" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palermo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesoraca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Samokhvalov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.051001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0468-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Everschor-Sitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8418" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fallon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcfadzean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23799-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat0415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02044889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.195445" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0044-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ronceray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.064042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zimmermann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.037202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallego" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sander" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695591v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Moutafis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.31" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Soumyanarayanan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/075011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apalkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.020401" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Moreau-Luchaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Sampaio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Apalkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359306v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Biscaras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastogi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06788" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cancellieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Caviglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.056102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076464v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Caviglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.126803" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076459v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallecchi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galleani d'Agliano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085414" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jany" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitschaft" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hammerl" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horsche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428433" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#234;te" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.236802" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076456v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caviglia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/17004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076444v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100777" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Triscone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184502" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Caviglia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/16/164213" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Schneider" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fitting Kourkoutis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.046809" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076439v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L M van Mechelen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Marel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Kuzmenko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Armitage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.226403" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07576" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kourkoutis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319675" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275058" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>