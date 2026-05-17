--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving skyrmions in flow regime in synthetic ferrimagnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Figueiredo Prestes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sachin Krishnia</w:t>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gallego</w:t>
+                <w:t xml:space="preserve">Nicholas Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52210-y⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716010v1</w:t>
+                <w:t xml:space="preserve">hal-04778369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependence and High Temperature Stability of Radial Vortex Magnetic Textures Imprinted by Superconductor Stray Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gloria Orfila</w:t>
+                <w:t xml:space="preserve">Driving skyrmions in flow regime in synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sougata Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Sander</w:t>
+                <w:t xml:space="preserve">Nicholas Figueiredo Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Krishnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (15), pp.19681-19690. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c17671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52210-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733127v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
+                <w:t xml:space="preserve">Size-Dependence and High Temperature Stability of Radial Vortex Magnetic Textures Imprinted by Superconductor Stray Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Husain</w:t>
+                <w:t xml:space="preserve">David Sanchez-Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Prestes</w:t>
+                <w:t xml:space="preserve">Gloria Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Anke Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">Lourdes Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.19681-19690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c17671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778369v1</w:t>
+                <w:t xml:space="preserve">hal-04733127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the large contribution from orbital Rashba–Edelstein effect to the effective damping-like torque on magnetization</w:t>
               </w:r>
@@ -1440,697 +1440,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holography of skyrmionic cocoons in aperiodic magnetic multilayers</w:t>
+                <w:t xml:space="preserve">Probing of three-dimensional spin textures in multilayers by field dependent X-ray resonant magnetic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grelier</w:t>
+                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Godel</w:t>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vecchiola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.l220405⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38029-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235144v1</w:t>
+                <w:t xml:space="preserve">hal-04235570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant dynamics of three-dimensional skyrmionic textures in thin film multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Field-Like spin-orbit torque and magnetization manipulation in a full epitaxial van der Waals 2D-ferromagnet/Topological-insulator heterostructure grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Figueiredo-Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+                <w:t xml:space="preserve">V. Zatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Ngouagnia</w:t>
+                <w:t xml:space="preserve">B. Dlubak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150265⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.014012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.014012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445711v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the anomalous Hall effect at the magnetic insulator/heavy metals interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajid Husain</w:t>
+                <w:t xml:space="preserve">Resonant dynamics of three-dimensional skyrmionic textures in thin film multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Figueiredo-Prestes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ngouagnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0132895⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.061110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235593v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Field-Like spin-orbit torque and magnetization manipulation in a full epitaxial van der Waals 2D-ferromagnet/Topological-insulator heterostructure grown by molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Krishnia</w:t>
+                <w:t xml:space="preserve">Origin of the anomalous Hall effect at the magnetic insulator/heavy metals interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Dlubak</w:t>
+                <w:t xml:space="preserve">Nicholas Figueiredo-Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.014012⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (6), pp.062403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0132895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226759v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of three-dimensional spin textures in multilayers by field dependent X-ray resonant magnetic scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray holography of skyrmionic cocoons in aperiodic magnetic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanis Sassi</w:t>
+                <w:t xml:space="preserve">A. Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+                <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Léveillé</w:t>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11711. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (22), pp.L220405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38029-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.l220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235570v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densely packed skyrmions stabilized at zero magnetic field by indirect exchange coupling in multilayers</w:t>
               </w:r>
@@ -2142,64 +2142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,338 +2378,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional skyrmionic cocoons in magnetic multilayers</w:t>
+                <w:t xml:space="preserve">Topological surface states in ultrathin Bi 1 − x Sb x layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Grelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Laëtitia Baringthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+                <w:t xml:space="preserve">Thi Huong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34370-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897390v1</w:t>
+                <w:t xml:space="preserve">hal-03744340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological surface states in ultrathin Bi 1 − x Sb x layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional skyrmionic cocoons in magnetic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+                <w:t xml:space="preserve">Matthieu Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie George</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.074204. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744340v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast time-evolution of chiral Néel magnetic domain walls probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of the Dzyaloshinskii-Moriya interaction at metallic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,429 +3048,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral spin spiral in synthetic antiferromagnets probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric Signature of Individual Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Flewett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Legrand</w:t>
+                <w:t xml:space="preserve">Alexander Fernández Scarioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Corte-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiukun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L060402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.077202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318027v1</w:t>
+                <w:t xml:space="preserve">hal-03318069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Signature of Individual Skyrmions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging non-collinear antiferromagnetic textures via single spin relaxometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiukun Hu</w:t>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.077202⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20995-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318069v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging non-collinear antiferromagnetic textures via single spin relaxometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florentin Fabre</w:t>
+                <w:t xml:space="preserve">Chiral spin spiral in synthetic antiferromagnets probed by circular dichroism in x-ray resonant magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
+                <w:t xml:space="preserve">Samuel Flewett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Burgos-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.767. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20995-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L060402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177332v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Rashba unidirectional magnetoresistance in the Fe/Ge(111) interface states</w:t>
               </w:r>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization switching and deterministic nucleation in Co/Ni multilayered disks induced by spin–orbit torques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Figueiredo-Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological surface states in epitaxial (SnBi2Te4)n(Bi2Te3)m natural van der Waals superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Baringthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychronis Tsipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General treatment of off-specular resonant soft x-ray magnetic scattering using the distorted-wave Born approximation: Numerical algorithm and experimental studies with hybrid chiral domain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Flewett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackarena Garrido Strelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,645 +4120,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Large Unidirectional Rashba Magnetoresistance in Ge(111)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Individual Skyrmion Nucleation at Artificial Defects Formed by Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Barbedienne</w:t>
+                <w:t xml:space="preserve">Kayla Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marty A.</w:t>
+                <w:t xml:space="preserve">Sean Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Isella</w:t>
+                <w:t xml:space="preserve">Katharina Zeissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.027201⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1907450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201907450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548633v1</w:t>
+                <w:t xml:space="preserve">hal-02500770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Hall effect in 3 d / 5 d multilayers mediated by interface scattering and nonlocal spin conductivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored Flux Pinning in Superconductor-Ferromagnet Multilayers with Engineered Magnetic Domain Morphology From Stripes to Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Q. To</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rongione</w:t>
+                <w:t xml:space="preserve">X. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mesoraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V Samokhvalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990806v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Individual Skyrmion Nucleation at Artificial Defects Formed by Ion Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sean Hughes</w:t>
+                <w:t xml:space="preserve">Observation of Large Unidirectional Rashba Magnetoresistance in Ge(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zeissler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Legrand</w:t>
+                <w:t xml:space="preserve">Q. Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
+                <w:t xml:space="preserve">Marty A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201907450⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.027201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.027201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500770v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Flux Pinning in Superconductor-Ferromagnet Multilayers with Engineered Magnetic Domain Morphology From Stripes to Skyrmions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Palermo</w:t>
+                <w:t xml:space="preserve">Anomalous Hall effect in 3 d / 5 d multilayers mediated by interface scattering and nonlocal spin conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Q. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rongione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455006v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Signature of Noncollinear Magnetic Textures in Synthetic Antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (5), </w:t>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature stabilization of antiferromagnetic skyrmions in synthetic antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), pp.34-42. </w:t>
@@ -4924,295 +4924,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 Skyrmionics Roadmap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A perpendicular graphene/ferromagnet electrode for spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ebert</w:t>
+                <w:t xml:space="preserve">H. Naganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Everschor-Sitte</w:t>
+                <w:t xml:space="preserve">M. Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fert</w:t>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (13), pp.1907450. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (17), pp.173101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5143567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867376v1</w:t>
+                <w:t xml:space="preserve">hal-02897083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perpendicular graphene/ferromagnet electrode for spintronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2020 Skyrmionics Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naganuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Zatko</w:t>
+                <w:t xml:space="preserve">Hubert Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galbiati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Godel</w:t>
+                <w:t xml:space="preserve">Karin Everschor-Sitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (17), pp.173101. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (13), pp.1907450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5143567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897083v1</w:t>
+                <w:t xml:space="preserve">hal-02867376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of hybrid chiral spin textures in magnetic multilayer systems by Lorentz microscopy</w:t>
               </w:r>
@@ -5600,51 +5600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid chiral domain walls and skyrmions in magnetic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,90 +5881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical detection of single magnetic skyrmions in metallic multilayers at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.233-237. </w:t>
@@ -6002,51 +6002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Shape of Axisymmetric Skyrmions in Magnetic Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,51 +6149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction at disordered interfaces from ab initio theory: Robustness against intermixing and tunability through dusting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality in magnetic multilayers probed by the symmetry and the amplitude of dichroism in X-ray resonant magnetic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,411 +6398,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified magnetic anisotropy at LaCoO 3 /La 0.7 Sr 0.3 MnO 3 interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-Temperature Current-Induced Generation and Motion of sub-100 nm Skyrmions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cabero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Rio</w:t>
+                <w:t xml:space="preserve">Christoforos Moutafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2703-2712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076545v1</w:t>
+                <w:t xml:space="preserve">hal-02076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Physics of Magnetic Skyrmions and Perspective for Technology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modified magnetic anisotropy at LaCoO 3 /La 0.7 Sr 0.3 MnO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cabero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.10.1038/natrevmats.2017.31</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695591v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Current-Induced Generation and Motion of sub-100 nm Skyrmions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Maccariello</w:t>
+                <w:t xml:space="preserve">Advances in the Physics of Magnetic Skyrmions and Perspective for Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.10.1038/natrevmats.2017.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076552v1</w:t>
+                <w:t xml:space="preserve">hal-01695591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic skyrmions: advances in physics and potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjan Soumyanarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7107,507 +7107,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin to charge conversion at room temperature by spin pumping into a new type of topological insulator: α -Sn films</w:t>
+                <w:t xml:space="preserve">A skyrmion-based spin-torque nano-oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Rojas-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Oyarzún</w:t>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fu</w:t>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-V Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.096602⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (7), pp.075011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/075011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614026v1</w:t>
+                <w:t xml:space="preserve">hal-02076520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A skyrmion-based spin-torque nano-oscillator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya anisotropy in nanomagnets with in-plane magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Reyren</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cros</w:t>
+                <w:t xml:space="preserve">D. Apalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-V Kim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. V Khvalkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (7), pp.075011. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/075011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076520v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya anisotropy in nanomagnets with in-plane magnetization</w:t>
+                <w:t xml:space="preserve">Spin to charge conversion at room temperature by spin pumping into a new type of topological insulator: α -Sn films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cubukcu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">J.C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Apalkov</w:t>
+                <w:t xml:space="preserve">Y. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V Khvalkovskiy</w:t>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (9), pp.096602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.020401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.096602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076518v1</w:t>
+                <w:t xml:space="preserve">hal-01614026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive interfacial chiral interaction in multilayers for stabilization of small individual skyrmion at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Moreau-Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Moutafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Graphene bilayers made easy, 11 (5), </w:t>
@@ -7645,90 +7645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive effect of Dzyaloshinskii-Moriya interaction on the magnetic memory cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Khvalkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kuteifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Apalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7930,77 +7930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108</w:t>
@@ -8176,51 +8176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of spin diffusion length of AuW alloys using spin absorption experiments in the limit of large spin-orbit interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Savero Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,563 +8291,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit of the electrostatic doping in two-dimensional electron gases of LaXO3 (X = Al, Ti)/SrTiO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Biscaras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hurand</w:t>
+                <w:t xml:space="preserve">D. Doennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Feuillet-Palma</w:t>
+                <w:t xml:space="preserve">R. Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rastogi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. C. Budhani</w:t>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep06788⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359306v1</w:t>
+                <w:t xml:space="preserve">hal-02076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping and Inverse Spin Hall Effect in Platinum: The Essential Role of Spin-Memory Loss at Metallic Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidences of a large extrinsic spin Hall effect in AuW alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Savero-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+                <w:t xml:space="preserve">H. Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.106602⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (14), pp.142403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042890v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of a large extrinsic spin Hall effect in AuW alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Savero-Torres</w:t>
+                <w:t xml:space="preserve">Limit of the electrostatic doping in two-dimensional electron gases of LaXO3 (X = Al, Ti)/SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Biscaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Reyren</w:t>
+                <w:t xml:space="preserve">A. Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Budhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4870835⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042880v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Spin Pumping and Inverse Spin Hall Effect in Platinum: The Essential Role of Spin-Memory Loss at Metallic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Doennig</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mattana</w:t>
+                <w:t xml:space="preserve">W. Savero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choueikani</w:t>
+                <w:t xml:space="preserve">J.P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076501v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
               </w:r>
@@ -9287,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
@@ -9631,563 +9631,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Rashba Spin-Orbit Interaction at Oxide Interfaces</w:t>
+                <w:t xml:space="preserve">Seebeck effect in the conducting LaAlO 3 / SrTiO 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D Caviglia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Cancellieri</w:t>
+                <w:t xml:space="preserve">I. Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Codda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Galleani d'Agliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.126803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076464v1</w:t>
+                <w:t xml:space="preserve">hal-02076459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck effect in the conducting LaAlO 3 / SrTiO 3 interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Rashba Spin-Orbit Interaction at Oxide Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A D Caviglia</w:t>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (8), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.126803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076459v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes with breakdown voltages enhanced by the metal-insulator transition of LaAlO3–SrTiO3 interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Dimensional Quantum Oscillations of the Conductance at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jany</w:t>
+                <w:t xml:space="preserve">B. Sacépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Breitschaft</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Richter</w:t>
+                <w:t xml:space="preserve">A. Fête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3428433⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (23), pp.236802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076454v1</w:t>
+                <w:t xml:space="preserve">hal-02076466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Quantum Oscillations of the Conductance at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cancellieri</w:t>
+                <w:t xml:space="preserve">Diodes with breakdown voltages enhanced by the metal-insulator transition of LaAlO3–SrTiO3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Breitschaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hammerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sacépé</w:t>
+                <w:t xml:space="preserve">A. Horsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fête</w:t>
+                <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (23), pp.236802. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (18), pp.183504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.236802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3428433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076466v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the growth conditions on the LaAIO 3 /SrTiO 3 interface electronic properties</w:t>
               </w:r>
@@ -10225,51 +10225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (1), pp.17004. </w:t>
@@ -10301,542 +10301,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the superconducting transport properties of the LaAlO3/SrTiO3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatically-tuned superconductor-metal-insulator quantum transition at the LaAlO 3 / SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schneider</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Triscone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94 (11), pp.112506. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3100777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076444v1</w:t>
+                <w:t xml:space="preserve">hal-02076450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically-tuned superconductor-metal-insulator quantum transition at the LaAlO 3 / SrTiO 3 interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of the superconducting transport properties of the LaAlO3/SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (11), pp.112506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3100777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076450v1</w:t>
+                <w:t xml:space="preserve">hal-02076444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity at the LaAlO3/SrTiO3interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gariglio</w:t>
+                <w:t xml:space="preserve">Electron Scattering at Dislocations in LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. W Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fitting Kourkoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/16/164213⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.046809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591058v1</w:t>
+                <w:t xml:space="preserve">hal-02076453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Scattering at Dislocations in LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Fitting Kourkoutis</w:t>
+                <w:t xml:space="preserve">Superconductivity at the LaAlO3/SrTiO3interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. D. Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Triscone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (16), pp.164213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.046809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/16/164213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076453v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Phonon Interaction and Charge Carrier Mass Enhancement in SrTiO 3</w:t>
               </w:r>
@@ -10956,103 +10956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field control of the LaAlO3/SrTiO3 interface ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 456 (7222), pp.624-627. </w:t>
@@ -11103,90 +11103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Interfaces Between Insulating Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kourkoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hammerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 317 (5842), pp.1196-1199. </w:t>
@@ -11250,64 +11250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Triscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11533,77 +11533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, San Diego, France. pp.118, </w:t>
@@ -11654,90 +11654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmions in magnetic multilayers: chirality, electrical detection and current-induced motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, France. pp.75, </w:t>
@@ -11775,90 +11775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin pumping and inverse spin Hall effect in platinum and other 5 d metals: the essential role of spin-memory loss and spin-current discontinuities at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Savero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12278,51 +12278,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
@@ -12357,97 +12357,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
@@ -12482,73 +12482,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
@@ -12962,51 +12962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Koraltan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Abert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Albrecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor Bhatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Noor Bhatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bortolotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b1bw-mdfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan da C&#226;mara Santa Clara Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-024-01303-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Manzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Orfila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17671" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno Vicente-Arche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ukleev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Devishvili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vorobiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Juliane Steinke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2024.2315015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchiola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.l220405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dlubak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.014012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38029-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L N C Liyanage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizabeth Quigley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Borchers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Grutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Baringthon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L060402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Sievers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiukun Hu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.077202" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20995-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064411" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050641" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Tsipas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackarena Garrido Strelow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barbedienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.027201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500770v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Fallon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hughes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zeissler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201907450" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palermo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesoraca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Samokhvalov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.051001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0468-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Everschor-Sitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8418" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fallon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcfadzean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23799-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat0415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02044889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.195445" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0044-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ronceray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.064042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zimmermann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.037202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallego" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sander" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695591v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Moutafis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.31" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Soumyanarayanan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/075011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apalkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.020401" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Moreau-Luchaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Sampaio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Apalkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359306v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Biscaras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastogi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06788" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cancellieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Caviglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.056102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076464v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Caviglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.126803" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076459v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallecchi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galleani d'Agliano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085414" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jany" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitschaft" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hammerl" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horsche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428433" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#234;te" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.236802" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076456v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caviglia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/17004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076444v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100777" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Triscone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184502" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Caviglia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/16/164213" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Schneider" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fitting Kourkoutis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.046809" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076439v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L M van Mechelen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Marel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Kuzmenko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Armitage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.226403" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07576" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kourkoutis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319675" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275058" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Koraltan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Abert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Albrecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor Bhatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Noor Bhatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bortolotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b1bw-mdfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan da C&#226;mara Santa Clara Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-024-01303-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52210-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Manzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Orfila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno Vicente-Arche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ukleev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Devishvili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vorobiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Juliane Steinke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2024.2315015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38029-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dlubak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.014012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150265" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo-Prestes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchiola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.l220405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L N C Liyanage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizabeth Quigley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Borchers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Grutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Baringthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34370-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Sievers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiukun Hu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.077202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20995-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L060402" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064411" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050641" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Tsipas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackarena Garrido Strelow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Fallon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hughes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zeissler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201907450" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palermo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesoraca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Samokhvalov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barbedienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty A." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.027201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.051001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0468-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143567" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867376v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Everschor-Sitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8418" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fallon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcfadzean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23799-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat0415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02044889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.195445" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0044-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ronceray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.064042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zimmermann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.037202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Moutafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00649" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallego" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sander" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.31" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Soumyanarayanan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/075011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076518v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apalkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.020401" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Moreau-Luchaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Sampaio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Khvalkovskiy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Apalkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359306v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Biscaras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastogi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06788" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cancellieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Caviglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.056102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallecchi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galleani d'Agliano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085414" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076464v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Caviglia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.126803" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#234;te" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.236802" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076454v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jany" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitschaft" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hammerl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horsche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428433" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076456v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caviglia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/17004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076450v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Triscone" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184502" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100777" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076453v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Schneider" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fitting Kourkoutis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.046809" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Caviglia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/16/164213" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076439v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L M van Mechelen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Marel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Kuzmenko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Armitage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.226403" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07576" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kourkoutis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319675" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275058" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>