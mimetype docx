--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -533,209 +533,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une apologie des physiocrates par Condorcet et de Turgot</w:t>
+                <w:t xml:space="preserve">An Unpublished Letter from James Mill to Jean-Baptiste Say</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Menudo</w:t>
+                <w:t xml:space="preserve">V. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rieucau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dhs.046.0657⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2647531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615079v1</w:t>
+                <w:t xml:space="preserve">hal-03839461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unpublished Letter from James Mill to Jean-Baptiste Say</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Bianchini</w:t>
+                <w:t xml:space="preserve">Une apologie des physiocrates par Condorcet et de Turgot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Menudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Rieucau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (2), pp.333-338. </w:t>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-2647531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dhs.046.0657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839461v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unpublished Letter from James Mill to Jean-Baptiste Say</w:t>
               </w:r>
@@ -757,51 +757,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), pp.333 - 338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00182702-2647531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615078v1</w:t>
@@ -3203,51 +3203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sabbagh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.1997158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baronian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Menudo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2020.0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Menudo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3777170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Menudo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0657" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bianchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rieucau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2647531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Deleplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depoort&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2011.565359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.3673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Link&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Douchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02351111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02351132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sabbagh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.1997158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baronian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Menudo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2020.0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Menudo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3777170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bianchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rieucau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2647531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Menudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Deleplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depoort&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2011.565359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.3673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Link&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Douchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02351111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02351132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>