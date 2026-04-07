--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -75,8934 +75,8934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the spread of the exotic parasitoid wasp Leptopilina japonica tracking the route of its invasive host fly Drosophila suzukii in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Darmedru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Herz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.70025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MoveR: An R package for easy processing and analysis of animal video-tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Better alone than in bad company? Modeling the intra-guild predation and release timing in the biological control of Pseudococcus viburni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vogt-Geisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01745-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torymus sinensis and its close relatives in Europe: a multilocus phylogeny, detailed morphological analysis, and identification key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Dan Mitroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robinson Askew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.705-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/asp.81.e98141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COCHORTI -Les cochenilles sur les plantes ornementales et leurs parasitoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréanne Belet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic Variability, Population Differentiation, and Correlations for Thermal Tolerance Indices in the Minute Wasp, Trichogramma cacoeciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Margris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12111013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila suzukii et lutte biologique par acclimatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 740, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of integrative taxonomy to tracking interspecific hybridisations between the biological control agent Torymus sinensis and its related taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiichi Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (4), pp.839-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Ivezić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Rugman-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.346-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2020.1779383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bérud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a cryptic parasitoid species reveals its suitability as a biological control agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lukas Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Racca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76180-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions de lutte biologique pour maîtriser les punaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 723, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ophelimus mediterraneus&amp;lt;/em&amp;gt; sp. n. (Hymenoptera, Eulophidae): a new &amp;lt;em&amp;gt;Eucalyptus&amp;lt;/em&amp;gt; gall wasp in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485318001037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. pygmaeus, une punaise auxiliaire pleine de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 724, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2019.12.20.884908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiotic and biotic factors influence diapause induction in sexual and asexual strains of &amp;lt;em&amp;gt;Trichogramma brassicae&amp;lt;/em&amp;gt; (Hym: Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahimi-Kaldeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Bandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35626-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d’espèces du genre Trichogramma sur Cucurbitacées cultivées et plantes associées en Martinique en vue du développement de méthodes de lutte biologique (Hymenoptera, Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumbardon-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Damien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils moléculaires pour caractériser la diversité réelle des thysanoptères en cultures ornementales et faciliter le diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191199117687397E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-course analysis of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; interaction with endoparasitoid wasps evidences a delayed encapsulation response compared to &amp;lt;em&amp;gt;D. melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The parasitoid complex of D. &amp;lt;em&amp;gt;suzukii&amp;lt;/em&amp;gt; and other fruit feeding Drosophila species in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Buffington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29555-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisation d'un centre de ressources biologiques dédié aux parasitoïdes oophages : CRB Ep-Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion-Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field monitoring of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and associated communities in south eastern france as a Pre-requisite for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects8040124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The African fig fly Zaprionus indianus: a new invasive pest in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-release host range determination of the parasitoid allotropa burrelli for the biocontrol of pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (8), pp.665-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entomopolis : de la production de masse d'insectes auxiliaires au maintien de macro-organismes réglementés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilocus phylogeny and ecological differentiation of the &amp;quot;&amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; species group&amp;quot; (Hymenoptera, Eupelmidae) in the West-Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of parasitoids from armored scales infesting citrus orchards in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9752-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Availability of eleven species names of&amp;lt;em&amp;gt; Eupelmus&amp;lt;/em&amp;gt; (Hymenoptera, Eupelmidae) proposed in Al khatib et al. (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.505.9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by Drosophila suzukii: Does being the “cousin” of a model organism really help setting up biological control? Hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Protection Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The receptor kinase impaires oomycète susceptibility1 attenuates abscisic acid responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1506 -1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrative approach to species discrimination in the &amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; complex (Hymenoptera, Eupelmidae), with the description of 11 new species from the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.806-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte biologique contre le cynips du châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des bactéries endosymbiotiques Wolbachia d'un auxiliaire de lutte biologique contre la mouche de l'olive Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (1), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila suzukii, vers une lutte biologique contre ce ravageur des fruits rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 660, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of mealybug pest species (Hemiptera: Pseudococcidae) in Egypt and France, using a DNA barcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abd-Rabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Ciancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’optimisation de l’élevage du parasitoïde Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and Life History Evolution of Frugivorous Drosophila Parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.6-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'optimisation de l'élevage de la cicadelle Scaphoideus titanus Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological and genetic interactions in Drosophila-parasitoids communities: a case study with &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt; and their common Leptopilina parasitoids in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The joint effect of temperature and host species induce complex genotype-by-environment interactions in the larval parasitoid of &amp;lt;i&amp;gt;Drosophila Leptopilina heterotoma&amp;lt;/i&amp;gt; (Hymenoptera Figitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.451-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouletreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le pilier environnement de l’infrastructure RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées One Water 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Talence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastrus ridens’ importation in France against Cydia pomonella: recapture data and implication of single-locus Complementary Sex Determination in establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inessa Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Entomophagous Insects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/TRBJTB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolophus melanotoma (Heteroptera Miridae): New aspects to understand this little-known species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ignacio Sandoval Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Quadrennial IHS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, La Plata, Argentina. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique des auxiliaires de lutte biologique: Intérêt de l'hybridation intraspécifique chez &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une lutte biologique réussie par lâchers inondatifs de [i]Trichogramma chilonis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Do Thi Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte - CBI-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p., 2010, CBI2010</w:t>
+              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France. 2010, Entomo2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753222v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lutte biologique réussie par lâchers inondatifs de [i]Trichogramma chilonis[/i]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;: assessing the role of hybridization in the framework of a biological control program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Clain</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes, France. 2010, Entomo2010</w:t>
+              <w:t xml:space="preserve">14th Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342376v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability in the parasitoid &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;: assessing the role of hybridization in the framework of a biological control program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Amélioration génétique des auxiliaires de lutte biologique: Intérêt de l'hybridation intraspécifique chez &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Benvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marseille, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte - CBI-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p., 2010, CBI2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7954 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouletreau</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00427079v1</w:t>
+                <w:t xml:space="preserve">hal-02753222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9020,103 +9020,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBMRI-ERIC, May 2025, Bologna, Italy</w:t>
@@ -9158,51 +9158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia-induced cytoplasmic incompatibly to control Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9270,103 +9270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
@@ -9395,103 +9395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early population dynamics in classical biological control: establishment of the exotic parasitoid &amp;lt;em&amp;gt;Torymus sinensis&amp;lt;/em&amp;gt; and control of its target pest, the chestnut gall wasp &amp;lt;em&amp;gt;Dryocosmus kuriphilus&amp;lt;/em&amp;gt;, in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Insect-Plant Relationships (SIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. pp.13, </w:t>
@@ -9529,90 +9529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling taxonomic issues and reproductive isolation patterns in complexes of cryptic species in the genus Trichogramma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Groussier-Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9654,64 +9654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving knowledge on thrips diversity and ecology in French greenhouses: inputs of barcoding approaches for a better pest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9788,90 +9788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spotted wing drosophila: interactions between &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and native versus local parasitoid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Iacovone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., 2014, louvain la neuve, belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9935,64 +9935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
@@ -10060,64 +10060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
@@ -10146,103 +10146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and geographic distribution of the indigenous and exotic parasitoids of the olive fruit fly, Bactrocera oleae (Diptera: Tephritidae), in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Protection of Olive Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., May 2011, Jerusalem, Israel. 199 p</w:t>
@@ -10310,64 +10310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2011; Immunité des Invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France. 1 p</w:t>
@@ -10428,90 +10428,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community change and genetic differentiation in a small but contrasted area: insight from Trichogramma in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Ion Scotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control Systems and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-80062-507-5</w:t>
@@ -10540,90 +10540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentative biological control using entomophagous arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10674,51 +10674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Systematics and Adaptations of Natural Enemies to Their Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,51 +10795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Systématique intégrative et adaptation des auxiliaires à leurs hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,90 +10907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par augmentation à l’aide d’arthropodes entomophages contre les arthropodes phytophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11041,51 +11041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 2 : Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11136,90 +11136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and life history evolution of frugivorous Drosophila parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology : Parasitoids of Drosophila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11279,51 +11279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 2. Méthodologie. 1. Etudier un processus biologique. 2. Etudier la variabilité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11511,77 +11511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,77 +11781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11905,103 +11905,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12068,64 +12068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo Jeu de société collaboratif &amp;quot;STÅL Invasions&amp;quot; sur la protection des cultures en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12175,51 +12175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12471,51 +12471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>