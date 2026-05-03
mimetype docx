--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -75,11307 +75,11307 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the spread of the exotic parasitoid wasp Leptopilina japonica tracking the route of its invasive host fly Drosophila suzukii in France</w:t>
+                <w:t xml:space="preserve">Community change and genetic differentiation in a small but contrasted area: insight from Trichogramma in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela‐madalina Viciriuc</w:t>
+                <w:t xml:space="preserve">Michela Ion Scotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Darmedru</w:t>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Gatti</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CABI. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Biological Control Systems and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-1-80062-507-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441459v1</w:t>
+                <w:t xml:space="preserve">hal-05502562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoveR: An R package for easy processing and analysis of animal video-tracking data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmentative biological control using entomophagous arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+                <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silène Lartigue</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04650104v1</w:t>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Dordrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-53, 2022, 978-94-024-2150-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integrative Systematics and Adaptations of Natural Enemies to Their Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Fauvergue, Adrien Rusch, Matthieu Barret, Marc Bardin, Emmanuelle Jacquin-Joly, Thibaut Malausa, Christian Lannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04740114v1</w:t>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Dordrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-18, 2022, 978-94-024-2149-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better alone than in bad company? Modeling the intra-guild predation and release timing in the biological control of Pseudococcus viburni</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. Systématique intégrative et adaptation des auxiliaires à leurs hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04679700v1</w:t>
+              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-35, 2020, 9782759230761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torymus sinensis and its close relatives in Europe: a multilocus phylogeny, detailed morphological analysis, and identification key</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique par augmentation à l’aide d’arthropodes entomophages contre les arthropodes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Multeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05151409v1</w:t>
+              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Annexe 2 : Méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03884638v1</w:t>
+              <w:t xml:space="preserve">Ecologie et évolution des systèmes parasites. 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.409-443, 2012, 978-2-8041-6607-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology and life history evolution of frugivorous Drosophila parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology : Parasitoids of Drosophila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 381 p., 2009, Advances in Parasitology, 978-0-12-374792-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70001-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCHORTI -Les cochenilles sur les plantes ornementales et leurs parasitoïdes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annexe 2. Méthodologie. 1. Etudier un processus biologique. 2. Etudier la variabilité génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03707511v1</w:t>
+              <w:t xml:space="preserve">Ecologie et évolution des systèmes parasités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.373-404, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00261310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BBMRI-ERIC, May 2025, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability, Population Differentiation, and Correlations for Thermal Tolerance Indices in the Minute Wasp, Trichogramma cacoeciae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Sellier</w:t>
+                <w:t xml:space="preserve">Wolbachia-induced cytoplasmic incompatibly to control Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavio Gatti</w:t>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Blackwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03424242v1</w:t>
+              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Herakion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila suzukii et lutte biologique par acclimatation</w:t>
+                <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gard</w:t>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03121351v1</w:t>
+              <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of integrative taxonomy to tracking interspecific hybridisations between the biological control agent Torymus sinensis and its related taxa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Early population dynamics in classical biological control: establishment of the exotic parasitoid &amp;lt;em&amp;gt;Torymus sinensis&amp;lt;/em&amp;gt; and control of its target pest, the chestnut gall wasp &amp;lt;em&amp;gt;Dryocosmus kuriphilus&amp;lt;/em&amp;gt;, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jinping Zhang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04165906v1</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Insect-Plant Relationships (SIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disentangling taxonomic issues and reproductive isolation patterns in complexes of cryptic species in the genus Trichogramma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Groussier-Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03285829v1</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology-Symposium: Evolution and Biology of Chalcidoidea: Integrating Genomics, Fossils, Microbiomes, and Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borioli</w:t>
+                <w:t xml:space="preserve">Improving knowledge on thrips diversity and ecology in French greenhouses: inputs of barcoding approaches for a better pest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04166329v1</w:t>
+              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1104.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a cryptic parasitoid species reveals its suitability as a biological control agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The spotted wing drosophila: interactions between &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and native versus local parasitoid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04165962v1</w:t>
+              <w:t xml:space="preserve">Colloque International des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., 2014, louvain la neuve, belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de lutte biologique pour maîtriser les punaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gard</w:t>
+                <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02618667v1</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ophelimus mediterraneus&amp;lt;/em&amp;gt; sp. n. (Hymenoptera, Eulophidae): a new &amp;lt;em&amp;gt;Eucalyptus&amp;lt;/em&amp;gt; gall wasp in the Mediterranean region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
+                <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02620246v1</w:t>
+              <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. pygmaeus, une punaise auxiliaire pleine de ressources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+                <w:t xml:space="preserve">Diversity and geographic distribution of the indigenous and exotic parasitoids of the olive fruit fly, Bactrocera oleae (Diptera: Tephritidae), in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02618027v1</w:t>
+              <w:t xml:space="preserve">Integrated Protection of Olive Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., May 2011, Jerusalem, Israel. 199 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madalina Viciriuc</w:t>
+                <w:t xml:space="preserve">Variation intra et interspécifique du venin chez un auxiliaire de lutte biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
-[...5637 lines deleted...]
-                <w:t xml:space="preserve">hal-00427079v1</w:t>
+              <w:t xml:space="preserve">Immuninv 2011; Immunité des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRC4Env, le pilier environnement de l’infrastructure RARe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Mastrus ridens’ importation in France against Cydia pomonella: recapture data and implication of single-locus Complementary Sex Determination in establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées One Water 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Talence, France. </w:t>
+              <w:t xml:space="preserve">8th International Entomophagous Insects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231498v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastrus ridens’ importation in France against Cydia pomonella: recapture data and implication of single-locus Complementary Sex Determination in establishment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Thaon</w:t>
+                <w:t xml:space="preserve">BRC4Env, le pilier environnement de l’infrastructure RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Entomophagous Insects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Journées One Water 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Talence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251518v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/TRBJTB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolophus melanotoma (Heteroptera Miridae): New aspects to understand this little-known species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaumatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ignacio Sandoval Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Quadrennial IHS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, La Plata, Argentina. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lutte biologique réussie par lâchers inondatifs de [i]Trichogramma chilonis[/i]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;: assessing the role of hybridization in the framework of a biological control program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Clain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes, France. 2010, Entomo2010</w:t>
+              <w:t xml:space="preserve">14th Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342376v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability in the parasitoid &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;: assessing the role of hybridization in the framework of a biological control program</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Une lutte biologique réussie par lâchers inondatifs de [i]Trichogramma chilonis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Do Thi Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marseille, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France. 2010, Entomo2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824363v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des auxiliaires de lutte biologique: Intérêt de l'hybridation intraspécifique chez &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Benvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte - CBI-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p., 2010, CBI2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+                <w:t xml:space="preserve">State of the spread of the exotic parasitoid wasp Leptopilina japonica tracking the route of its invasive host fly Drosophila suzukii in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Darmedru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Herz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05068335v1</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.70025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia-induced cytoplasmic incompatibly to control Drosophila suzukii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MoveR: An R package for easy processing and analysis of animal video-tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04232516v1</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04293436v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early population dynamics in classical biological control: establishment of the exotic parasitoid &amp;lt;em&amp;gt;Torymus sinensis&amp;lt;/em&amp;gt; and control of its target pest, the chestnut gall wasp &amp;lt;em&amp;gt;Dryocosmus kuriphilus&amp;lt;/em&amp;gt;, in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">Better alone than in bad company? Modeling the intra-guild predation and release timing in the biological control of Pseudococcus viburni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vogt-Geisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Insect-Plant Relationships (SIP)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02737126v1</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01745-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling taxonomic issues and reproductive isolation patterns in complexes of cryptic species in the genus Trichogramma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Groussier-Bout</w:t>
+                <w:t xml:space="preserve">Torymus sinensis and its close relatives in Europe: a multilocus phylogeny, detailed morphological analysis, and identification key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Dan Mitroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robinson Askew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology-Symposium: Evolution and Biology of Chalcidoidea: Integrating Genomics, Fossils, Microbiomes, and Natural History</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02798849v1</w:t>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.705-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/asp.81.e98141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving knowledge on thrips diversity and ecology in French greenhouses: inputs of barcoding approaches for a better pest management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Reynaud</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02741845v1</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spotted wing drosophila: interactions between &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and native versus local parasitoid species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">COCHORTI -Les cochenilles sur les plantes ornementales et leurs parasitoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréanne Belet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International des Entomophagistes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02740903v1</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02805088v1</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Ivezić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Rugman-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02810183v1</w:t>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.346-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2020.1779383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and geographic distribution of the indigenous and exotic parasitoids of the olive fruit fly, Bactrocera oleae (Diptera: Tephritidae), in Southern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+                <w:t xml:space="preserve">Genetic Variability, Population Differentiation, and Correlations for Thermal Tolerance Indices in the Minute Wasp, Trichogramma cacoeciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Margris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Protection of Olive Crops</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02748837v1</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12111013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation intra et interspécifique du venin chez un auxiliaire de lutte biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+                <w:t xml:space="preserve">Contribution of integrative taxonomy to tracking interspecific hybridisations between the biological control agent Torymus sinensis and its related taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiichi Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immuninv 2011; Immunité des Invertébrés</w:t>
-[...165 lines deleted...]
-                <w:t xml:space="preserve">hal-05502562v1</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (4), pp.839-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentative biological control using entomophagous arthropods</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drosophila suzukii et lutte biologique par acclimatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-03695787v1</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 740, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Systematics and Adaptations of Natural Enemies to Their Hosts</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bérud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-04145027v1</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Systématique intégrative et adaptation des auxiliaires à leurs hôtes</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a cryptic parasitoid species reveals its suitability as a biological control agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lukas Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Racca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05051331v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76180-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique par augmentation à l’aide d’arthropodes entomophages contre les arthropodes phytophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">M. pygmaeus, une punaise auxiliaire pleine de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03145545v1</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 724, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe 2 : Méthodologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie et évolution des systèmes parasites. 2e édition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00941925v1</w:t>
+              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2019.12.20.884908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and life history evolution of frugivorous Drosophila parasitoids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solutions de lutte biologique pour maîtriser les punaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology : Parasitoids of Drosophila</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-02824824v1</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 723, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe 2. Méthodologie. 1. Etudier un processus biologique. 2. Etudier la variabilité génétique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ophelimus mediterraneus&amp;lt;/em&amp;gt; sp. n. (Hymenoptera, Eulophidae): a new &amp;lt;em&amp;gt;Eucalyptus&amp;lt;/em&amp;gt; gall wasp in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie et évolution des systèmes parasités</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485318001037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils moléculaires pour caractériser la diversité réelle des thysanoptères en cultures ornementales et faciliter le diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191199117687397E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiotic and biotic factors influence diapause induction in sexual and asexual strains of &amp;lt;em&amp;gt;Trichogramma brassicae&amp;lt;/em&amp;gt; (Hym: Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahimi-Kaldeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Bandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35626-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d’espèces du genre Trichogramma sur Cucurbitacées cultivées et plantes associées en Martinique en vue du développement de méthodes de lutte biologique (Hymenoptera, Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumbardon-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Damien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The parasitoid complex of D. &amp;lt;em&amp;gt;suzukii&amp;lt;/em&amp;gt; and other fruit feeding Drosophila species in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Buffington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29555-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-course analysis of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; interaction with endoparasitoid wasps evidences a delayed encapsulation response compared to &amp;lt;em&amp;gt;D. melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entomopolis : de la production de masse d'insectes auxiliaires au maintien de macro-organismes réglementés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field monitoring of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and associated communities in south eastern france as a Pre-requisite for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects8040124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisation d'un centre de ressources biologiques dédié aux parasitoïdes oophages : CRB Ep-Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion-Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The African fig fly Zaprionus indianus: a new invasive pest in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-release host range determination of the parasitoid allotropa burrelli for the biocontrol of pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (8), pp.665-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilocus phylogeny and ecological differentiation of the &amp;quot;&amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; species group&amp;quot; (Hymenoptera, Eupelmidae) in the West-Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of parasitoids from armored scales infesting citrus orchards in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9752-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Availability of eleven species names of&amp;lt;em&amp;gt; Eupelmus&amp;lt;/em&amp;gt; (Hymenoptera, Eupelmidae) proposed in Al khatib et al. (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.505.9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by Drosophila suzukii: Does being the “cousin” of a model organism really help setting up biological control? Hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrative approach to species discrimination in the &amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; complex (Hymenoptera, Eupelmidae), with the description of 11 new species from the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.806-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Protection Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The receptor kinase impaires oomycète susceptibility1 attenuates abscisic acid responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1506 -1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila suzukii, vers une lutte biologique contre ce ravageur des fruits rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 660, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte biologique contre le cynips du châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des bactéries endosymbiotiques Wolbachia d'un auxiliaire de lutte biologique contre la mouche de l'olive Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (1), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of mealybug pest species (Hemiptera: Pseudococcidae) in Egypt and France, using a DNA barcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abd-Rabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Ciancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’optimisation de l’élevage du parasitoïde Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and Life History Evolution of Frugivorous Drosophila Parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.6-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'optimisation de l'élevage de la cicadelle Scaphoideus titanus Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological and genetic interactions in Drosophila-parasitoids communities: a case study with &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt; and their common Leptopilina parasitoids in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The joint effect of temperature and host species induce complex genotype-by-environment interactions in the larval parasitoid of &amp;lt;i&amp;gt;Drosophila Leptopilina heterotoma&amp;lt;/i&amp;gt; (Hymenoptera Figitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.451-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00261310v1</w:t>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouletreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11511,77 +11511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,77 +11781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11905,103 +11905,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12068,64 +12068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo Jeu de société collaboratif &amp;quot;STÅL Invasions&amp;quot; sur la protection des cultures en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12175,51 +12175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12471,51 +12471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>