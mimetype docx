--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -75,988 +75,9893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, le pilier environnement de l’infrastructure RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées One Water 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Talence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastrus ridens’ importation in France against Cydia pomonella: recapture data and implication of single-locus Complementary Sex Determination in establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Entomophagous Insects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tours (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/TRBJTB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrolophus melanotoma (Heteroptera Miridae): New aspects to understand this little-known species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaumatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ignacio Sandoval Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Quadrennial IHS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, La Plata, Argentina. 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;: assessing the role of hybridization in the framework of a biological control program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France. 1 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lutte biologique réussie par lâchers inondatifs de [i]Trichogramma chilonis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Do Thi Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France. 2010, Entomo2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration génétique des auxiliaires de lutte biologique: Intérêt de l'hybridation intraspécifique chez &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte - CBI-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p., 2010, CBI2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the spread of the exotic parasitoid wasp Leptopilina japonica tracking the route of its invasive host fly Drosophila suzukii in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Darmedru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Herz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.70025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MoveR: An R package for easy processing and analysis of animal video-tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Better alone than in bad company? Modeling the intra-guild predation and release timing in the biological control of Pseudococcus viburni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vogt-Geisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01745-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torymus sinensis and its close relatives in Europe: a multilocus phylogeny, detailed morphological analysis, and identification key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Dan Mitroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robinson Askew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.705-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/asp.81.e98141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COCHORTI -Les cochenilles sur les plantes ornementales et leurs parasitoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréanne Belet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Ivezić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Rugman-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.346-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2020.1779383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic Variability, Population Differentiation, and Correlations for Thermal Tolerance Indices in the Minute Wasp, Trichogramma cacoeciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Margris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12111013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila suzukii et lutte biologique par acclimatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 740, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of integrative taxonomy to tracking interspecific hybridisations between the biological control agent Torymus sinensis and its related taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela‐mădălina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiichi Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (4), pp.839-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bérud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a cryptic parasitoid species reveals its suitability as a biological control agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lukas Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Racca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76180-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Viciriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2019.12.20.884908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. pygmaeus, une punaise auxiliaire pleine de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 724, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions de lutte biologique pour maîtriser les punaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 723, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ophelimus mediterraneus&amp;lt;/em&amp;gt; sp. n. (Hymenoptera, Eulophidae): a new &amp;lt;em&amp;gt;Eucalyptus&amp;lt;/em&amp;gt; gall wasp in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485318001037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiotic and biotic factors influence diapause induction in sexual and asexual strains of &amp;lt;em&amp;gt;Trichogramma brassicae&amp;lt;/em&amp;gt; (Hym: Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahimi-Kaldeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Bandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35626-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d’espèces du genre Trichogramma sur Cucurbitacées cultivées et plantes associées en Martinique en vue du développement de méthodes de lutte biologique (Hymenoptera, Trichogrammatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumbardon-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Damien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils moléculaires pour caractériser la diversité réelle des thysanoptères en cultures ornementales et faciliter le diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191199117687397E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-course analysis of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; interaction with endoparasitoid wasps evidences a delayed encapsulation response compared to &amp;lt;em&amp;gt;D. melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The parasitoid complex of D. &amp;lt;em&amp;gt;suzukii&amp;lt;/em&amp;gt; and other fruit feeding Drosophila species in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Buffington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29555-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entomopolis : de la production de masse d'insectes auxiliaires au maintien de macro-organismes réglementés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisation d'un centre de ressources biologiques dédié aux parasitoïdes oophages : CRB Ep-Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ion-Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field monitoring of &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and associated communities in south eastern france as a Pre-requisite for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects8040124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The African fig fly Zaprionus indianus: a new invasive pest in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-release host range determination of the parasitoid allotropa burrelli for the biocontrol of pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (8), pp.665-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilocus phylogeny and ecological differentiation of the &amp;quot;&amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; species group&amp;quot; (Hymenoptera, Eupelmidae) in the West-Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of parasitoids from armored scales infesting citrus orchards in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9752-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Availability of eleven species names of&amp;lt;em&amp;gt; Eupelmus&amp;lt;/em&amp;gt; (Hymenoptera, Eupelmidae) proposed in Al khatib et al. (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.505.9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide invasion by Drosophila suzukii: Does being the “cousin” of a model organism really help setting up biological control? Hopes, disenchantments and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iacovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrative approach to species discrimination in the &amp;lt;em&amp;gt;Eupelmus urozonus&amp;lt;/em&amp;gt; complex (Hymenoptera, Eupelmidae), with the description of 11 new species from the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Fusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.806-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Protection Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The receptor kinase impaires oomycète susceptibility1 attenuates abscisic acid responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1506 -1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila suzukii, vers une lutte biologique contre ce ravageur des fruits rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 660, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte biologique contre le cynips du châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des bactéries endosymbiotiques Wolbachia d'un auxiliaire de lutte biologique contre la mouche de l'olive Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (1), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of mealybug pest species (Hemiptera: Pseudococcidae) in Egypt and France, using a DNA barcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abd-Rabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Ciancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’optimisation de l’élevage du parasitoïde Psyttalia lounsburyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and Life History Evolution of Frugivorous Drosophila Parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.6-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'optimisation de l'élevage de la cicadelle Scaphoideus titanus Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological and genetic interactions in Drosophila-parasitoids communities: a case study with &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt; and their common Leptopilina parasitoids in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The joint effect of temperature and host species induce complex genotype-by-environment interactions in the larval parasitoid of &amp;lt;i&amp;gt;Drosophila Leptopilina heterotoma&amp;lt;/i&amp;gt; (Hymenoptera Figitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.451-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouletreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community change and genetic differentiation in a small but contrasted area: insight from Trichogramma in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Ion Scotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control Systems and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-80062-507-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentative biological control using entomophagous arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Dordrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-53, 2022, 978-94-024-2150-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Systematics and Adaptations of Natural Enemies to Their Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue, Adrien Rusch, Matthieu Barret, Marc Bardin, Emmanuelle Jacquin-Joly, Thibaut Malausa, Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Dordrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-18, 2022, 978-94-024-2149-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Systématique intégrative et adaptation des auxiliaires à leurs hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-35, 2020, 9782759230761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par augmentation à l’aide d’arthropodes entomophages contre les arthropodes phytophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 2 : Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie et évolution des systèmes parasites. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.409-443, 2012, 978-2-8041-6607-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and life history evolution of frugivorous Drosophila parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology : Parasitoids of Drosophila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 381 p., 2009, Advances in Parasitology, 978-0-12-374792-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 2. Méthodologie. 1. Etudier un processus biologique. 2. Etudier la variabilité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie et évolution des systèmes parasités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.373-404, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00261310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1066,10316 +9971,1411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBMRI-ERIC, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia-induced cytoplasmic incompatibly to control Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Blackwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Herakion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early population dynamics in classical biological control: establishment of the exotic parasitoid &amp;lt;em&amp;gt;Torymus sinensis&amp;lt;/em&amp;gt; and control of its target pest, the chestnut gall wasp &amp;lt;em&amp;gt;Dryocosmus kuriphilus&amp;lt;/em&amp;gt;, in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa L. Brancaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Insect-Plant Relationships (SIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. pp.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eea.12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling taxonomic issues and reproductive isolation patterns in complexes of cryptic species in the genus Trichogramma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Groussier-Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology-Symposium: Evolution and Biology of Chalcidoidea: Integrating Genomics, Fossils, Microbiomes, and Natural History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving knowledge on thrips diversity and ecology in French greenhouses: inputs of barcoding approaches for a better pest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1104.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spotted wing drosophila: interactions between &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; and native versus local parasitoid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Iacovone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., 2014, louvain la neuve, belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and geographic distribution of the indigenous and exotic parasitoids of the olive fruit fly, Bactrocera oleae (Diptera: Tephritidae), in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Protection of Olive Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., May 2011, Jerusalem, Israel. 199 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation intra et interspécifique du venin chez un auxiliaire de lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2011; Immunité des Invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810231v1</w:t>
-              </w:r>
-[...8903 lines deleted...]
-                <w:t xml:space="preserve">hal-00427079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11511,77 +11511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,77 +11781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11905,103 +11905,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12068,64 +12068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo Jeu de société collaboratif &amp;quot;STÅL Invasions&amp;quot; sur la protection des cultures en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12175,51 +12175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12471,51 +12471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;m&#259;d&#259;lina Viciriuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumatou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ignacio Sandoval Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Clain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela&#8208;madalina Viciriuc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darmedru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Herz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.70025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Dan Mitroiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robinson Askew" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Fusu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e98141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Belet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seehausen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girod" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Moriya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12493" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Racca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76180-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Viciriuc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scotta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cesari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. La Salle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Brancaccio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485318001037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahimi-Kaldeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ashouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Bandani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35626-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumbardon-Martial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201573" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buffington" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29555-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion-Scotta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040124" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Al Khatib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0571-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Etienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hulak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9752-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gibson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.505.9021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iacovone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weydert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBVQ3J4M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ribes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248518" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Risso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941925v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miss&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737126v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12660" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier-Bout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740903v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748837v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810231v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Costanzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>