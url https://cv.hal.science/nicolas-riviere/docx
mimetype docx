--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas RIVIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1074-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas RIVIERE is Professor at INSA Lyon and in the LMFA Laboratory, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the drag force applied by supercritical flows on emerging obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.204262. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2025.204262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of a new concept of wave energy converter hybridizing piezoelectric and dielectric elastomer generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Boccalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.015006. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac36af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge distribution in open-channel T-shape bifurcations: effect of a reduced side branch width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izihan Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148 (9), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Wake Length Downstream of Live Submerged Vegetation Patches: How Do Different Species and Patch Configurations Create Sheltering in Stressful Habitats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.e2021WR030880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian study of the particle transport past a lateral, open-channel cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.013303. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0030922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation zone downstream lateralexpansions of open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.115119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insights Into the effects of model geometric distortion in laboratory experiments of urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.e2019WR026774. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Transverse Mixing Efficiency Downstream of a River Confluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bidirectional seiching in an open-channel, lateral cavity in the time and frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.104801. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding frequency in open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of floating objects at high particulate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video‐monitoring of wood discharge: first inter‐basin comparison and recommendations to install video cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow resistance for a varying density of obstacles on smooth and rough beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Guillen-Ludena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.04019059. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the flow intrusion towards building areas during urban floods: Impact of the obstacles located in the streets and on the facade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Camusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124607. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiches in lateral cavities with simplified planform geometry: Oscillation modes and synchronization with the vortex shedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.085103. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0016118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a lattice Boltzmann method — Application to Coriolis mass flowmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Nirschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar free-surface flow around emerging obstacles: Role of the obstacle elongation on the horseshoe vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the hydraulic jump detachment length in front of mounted obstacles in supercritical open-channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.045101. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoother than smooth: increasing the flow conveyance of an open-channel flow by using drag reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transitions between flow patterns in open-channel lateral cavities with increasing aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.231-253. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9620-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of &amp;quot;Tang, H., Zhang, H., & Yuan, S. (2018). Hydrodynamics and contaminant transport on a degraded bed at a 90-degree channel confluence. Environmental Fluid Mechanics, 18(2), 443-463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Xavier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schindfessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.1293-1295. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9612-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Maté Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer and coherent structures in compound channel flows: Effects of transverse flow, velocity ratio, and vertical confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.3387-3406. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR019873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory investigation of Fallopia × bohemica fruits dispersal by watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lamberti-Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1051 - 1065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-017-9537-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of mass exchange processes and coefficients in a simplified open-channel lateral cavity connected to a main stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.429-448. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-016-9495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow mixing layer downstream from a sudden expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (5), pp.04016105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging obstacles in supercritical open-channel flows: Detached hydraulic jump versus wall-jet-like bow wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.04017011. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of the laminar horseshoe vortex around an emerging obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 830, pp.257-299. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent turbulent structures at the mixing-interface of a square open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.045104. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban domestic wastewater: how to reduce individual injection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp. 144-152. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag measurements in laterally confined 2D canopies: reconfiguration and sheltering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.107101. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-water scouring process in a flow in supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.04015063. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent viscosity concept downstream an open-channel sudden expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2311-2319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.236.24723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle structure d'écoulement en bifurcation à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical flows in three and four branch open-channel intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.04014003. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow separation using a local frame-axis: application to the open-channel bifurcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer in open-channel junction flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1027-1041. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9310-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Experimental Study of Subcritical Dividing Flow in an Equal-Width, Four-Branch Junction by Leonardo S. Nania, Manuel Gmez, Jos Dolz, Pau Comas, and Juan Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.96-98. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topographic obstacles on the discharge distribution in open-channel bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 494, p. 10 - p. 19. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flows in straight compound open-channel with a transverse embankment on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), p. 446 - p. 458. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.796499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent non-uniform flows in straight compound open-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.656-667. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.818586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation tridimensionnelle des écoulements multiphasiques en régime instationnaire au droit d’ouvrages spéciaux présents en réseau d’assainissement : performances des modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (4), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2013028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of 1D and 2D approaches for simulating flows at right angled dividing junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Ghostine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Ghenaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5070-5082. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the error on the mean velocity and on the Reynolds stress due to a misoriented ADV probe in the horizontal plane: case of experiments in a compound open-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and 3D simulations of flow structures in junctions and their influence on location of flowmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (6), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Detailed Topography when Modeling Flows in Street Junction During Urban Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Disaster Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Models of the Flow Distribution in a four branch open channel junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (3), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical open channel flows in four branch intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.W10517. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR010504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division of critical flow at three-branch open-channel intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrazzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2011.558174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division of a critical flow at three branch open channel intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure to &amp;quot;Experimental and numerical modeling of symmetrical four-branch supercritical cross junction flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.827-828. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2010.512819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flooding: one-dimensional modelling of the distribution of the discharges through cross-road intersections accounting for energy losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.2021-2026. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent topography in an open channel flow using Lagrangian data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Visualization in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00791-009-0130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy losses in compound open channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bow-wave-like hydraulic jump and horseshoe vortex around an obstacle in a supercritical open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.117105. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3505013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Predicting Flow Bifurcation at Right-Angled Open-Channel Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kesserwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhua Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (9), pp.662-668. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in 2-D hydraulic modeling: a case study of an experiment in transcritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E.K. Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.1014-1023. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/L09-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure to &amp;quot;Flow patterns in a four-branch junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (11), p. 1023 - p. 1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform flow in compound channel: A 1-D method for assessing water level and discharge distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (W12411), p. 1 - p. 16. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of supercritical flow in crossroads: Confrontation of a 2D and 3D numerical approaches to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Ghostine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kesserwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Ghenaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.425-432. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of symmetrical four-branch supercritical cross junction flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (6), pp.723-738. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3826/jhr.2008.2961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity in response to mechanical stress : hydrodynamic performance and fitness of four aquatic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Yves Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (4), pp.907-917. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00250585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in a four-branch junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (6), pp.701-713. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2008)134:6(701)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in compound channel with abrupt floodplain contraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (9), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:9(958)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding flows in city crossroads: 1D modelling and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upstream discharge distribution in compound-channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (5), p. 408 - p. 412. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2005)131:5(408)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A source of error in the velocity measurement of large spherical bubbles using Laser Doppler Anemometry. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (n. 11), pp. 4938-4944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of electrochemical probes for local void fraction measurement in air-water flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Timkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (8), pp.3784-3786. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1596431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble-induced agitation and microstructure in uniform bubbly flows at small to moderate particle Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (8), pp.2165-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling drainage-surface exchanges with TELEMAC-SWMM at the scale of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien E Bourban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Camazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of buoyancy effects on the mixing at river confluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gostiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - The 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHR, Sep 2024, Liverpool, United Kingdom. pp.751-758, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003475378-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scouring around a fossil organism (Cincta, Echinodermata): Physical modelling and morpho-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Decaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Echinoderms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Lefebvre; Thomas Saucède, Oct 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral-resolution enhancement of low-photon 3D-LiDAR by compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Édouard Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing, : Advanced Photon Counting Techniques XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model geometric distortion in laboratory scale modelling of urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of bidirectional seiching in an open-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the vortex shedding frequency at an open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field in a single row canopy made of flexible blades for a static reconfiguration case and a monami case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Löhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J.J.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of urban flood intrusion into buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Camusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager’s perception of wood in urban rivers, a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mauterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Wood in World Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université australe du Chili, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference in wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations on mixing of passive scalars in river confluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiverFlow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the transient motion of floats reproducing floating wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flume experiment on the lateral distribution of driftwood according to piece characteristics and flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias J. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias J. Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Mate Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Mate Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing downstream a 90° open channel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre un écoulement à surface libre et un obstacle émergent : Étude expérimentale de la structure du tourbillon en fer à cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction d'une canopée modèle 2D face à un écoulement stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and gradually varied flows in compound channel versus free mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange à l'aval d'une confluence d'écoulements à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités latérales en écoulement à surface libre : étude pour deux allongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of detailed topography when modeling flows in street junction during urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Flood Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tokyo, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different inlet flow conditions on turbulence in a straight compound open channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.3714-3721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of one-line vegetation on the edge of floodplain on velocity and boundary shear stress distributions in compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement torrentiel autour d’un obstacle émergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gonima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of two non-structural flood mitigation measures using laboratory and real cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachrift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road map towards a flood resilient urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of momentum transfer caused by a groyne in a compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in hydraulic modeling: a case study of an experiment in transcritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Uncertainties in Hydrologic and Hydraulic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bomchil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives project: knowledge and management of urban flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua terra 2007, Amsterdam, NLD, 07-09 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions requises par les différentes échelles de simulation des inondations urbaines extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS, La Très Haute Résolution Spatiale en Télédétection Urbaine, Ecole Centrale de Nantes, 25-26 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure connaissance et gestion des risques d'inondation dans les zones urbaines : le projet RIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Abderrezzak K. El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements autour de singularités lors de débordements dans un lit composé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaucoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Programme coordonné ANR ECCO 2005, Toulouse, FRA, 3-5 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-channel side-cavities: A comparison of field and flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brevis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for computing non-uniform flows in compound channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on fluvial hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure at the junction of four supercritical channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Drainage, Copenhagen, DNK, 21-26 August 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Numerical simulation of four branches experimental supercritical junction flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI IAHR Congress, Seoul, KOR, 11-16 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement de canaux à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a 2-D code can simulate urban flood situations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2004, Napoli, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des risques d'inondation dans une zone urbanisée. Définition d`une approche adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Doctorales en Hydrologie Urbaine, INSA, Lyon, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculating flow behind groynes for compound-channel geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2004, Naples, ITA, June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 2D flow modelling around a groyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l'AIRH, Thessalonique, GRC, 24-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Thessalonique, Greece. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of 1D flow modelling for compound channels with a converging floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in a concrete experimental channel representing a flood plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2002 "Hydraulic measurements and experimental methods", Estes Park, USA, 28 juillet-1er août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Slovenian and French 2-D codes on river flow situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Fleuves 2001, 6-8 juin 2001, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement autour d'un obstacle. Expérimentation en canal et modélisation bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000, Toulouse, 16-17 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity of large spherical bubbles measured by laser Doppler systems: a source of error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum, 9th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France. E3S Web of Conferences, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas RIVIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1074-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas RIVIERE is Professor at INSA Lyon and in the LMFA Laboratory, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the drag force applied by supercritical flows on emerging obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.204262. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2025.204262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of a new concept of wave energy converter hybridizing piezoelectric and dielectric elastomer generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Boccalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.015006. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac36af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge distribution in open-channel T-shape bifurcations: effect of a reduced side branch width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izihan Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148 (9), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Wake Length Downstream of Live Submerged Vegetation Patches: How Do Different Species and Patch Configurations Create Sheltering in Stressful Habitats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.e2021WR030880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian study of the particle transport past a lateral, open-channel cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.013303. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0030922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation zone downstream lateralexpansions of open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.115119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insights Into the effects of model geometric distortion in laboratory experiments of urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.e2019WR026774. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Transverse Mixing Efficiency Downstream of a River Confluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bidirectional seiching in an open-channel, lateral cavity in the time and frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.104801. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding frequency in open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of floating objects at high particulate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video‐monitoring of wood discharge: first inter‐basin comparison and recommendations to install video cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the flow intrusion towards building areas during urban floods: Impact of the obstacles located in the streets and on the facade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Camusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124607. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow resistance for a varying density of obstacles on smooth and rough beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Guillen-Ludena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.04019059. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiches in lateral cavities with simplified planform geometry: Oscillation modes and synchronization with the vortex shedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.085103. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0016118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a lattice Boltzmann method — Application to Coriolis mass flowmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Nirschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar free-surface flow around emerging obstacles: Role of the obstacle elongation on the horseshoe vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the hydraulic jump detachment length in front of mounted obstacles in supercritical open-channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.045101. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoother than smooth: increasing the flow conveyance of an open-channel flow by using drag reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transitions between flow patterns in open-channel lateral cavities with increasing aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.231-253. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9620-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of &amp;quot;Tang, H., Zhang, H., & Yuan, S. (2018). Hydrodynamics and contaminant transport on a degraded bed at a 90-degree channel confluence. Environmental Fluid Mechanics, 18(2), 443-463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Xavier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schindfessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.1293-1295. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9612-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Maté Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer and coherent structures in compound channel flows: Effects of transverse flow, velocity ratio, and vertical confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.3387-3406. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR019873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory investigation of Fallopia × bohemica fruits dispersal by watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lamberti-Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1051 - 1065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-017-9537-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of mass exchange processes and coefficients in a simplified open-channel lateral cavity connected to a main stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.429-448. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-016-9495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow mixing layer downstream from a sudden expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (5), pp.04016105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging obstacles in supercritical open-channel flows: Detached hydraulic jump versus wall-jet-like bow wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.04017011. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of the laminar horseshoe vortex around an emerging obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 830, pp.257-299. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent turbulent structures at the mixing-interface of a square open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.045104. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban domestic wastewater: how to reduce individual injection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp. 144-152. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag measurements in laterally confined 2D canopies: reconfiguration and sheltering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.107101. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-water scouring process in a flow in supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.04015063. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent viscosity concept downstream an open-channel sudden expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2311-2319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.236.24723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle structure d'écoulement en bifurcation à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical flows in three and four branch open-channel intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.04014003. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer in open-channel junction flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1027-1041. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9310-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow separation using a local frame-axis: application to the open-channel bifurcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Experimental Study of Subcritical Dividing Flow in an Equal-Width, Four-Branch Junction by Leonardo S. Nania, Manuel Gmez, Jos Dolz, Pau Comas, and Juan Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.96-98. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topographic obstacles on the discharge distribution in open-channel bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 494, p. 10 - p. 19. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flows in straight compound open-channel with a transverse embankment on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), p. 446 - p. 458. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.796499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent non-uniform flows in straight compound open-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.656-667. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.818586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation tridimensionnelle des écoulements multiphasiques en régime instationnaire au droit d’ouvrages spéciaux présents en réseau d’assainissement : performances des modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (4), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2013028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of 1D and 2D approaches for simulating flows at right angled dividing junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Ghostine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Ghenaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5070-5082. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the error on the mean velocity and on the Reynolds stress due to a misoriented ADV probe in the horizontal plane: case of experiments in a compound open-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and 3D simulations of flow structures in junctions and their influence on location of flowmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (6), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Detailed Topography when Modeling Flows in Street Junction During Urban Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Disaster Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Models of the Flow Distribution in a four branch open channel junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (3), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical open channel flows in four branch intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.W10517. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR010504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division of critical flow at three-branch open-channel intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrazzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2011.558174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division of a critical flow at three branch open channel intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure to &amp;quot;Experimental and numerical modeling of symmetrical four-branch supercritical cross junction flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.827-828. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2010.512819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flooding: one-dimensional modelling of the distribution of the discharges through cross-road intersections accounting for energy losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.2021-2026. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent topography in an open channel flow using Lagrangian data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Visualization in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00791-009-0130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy losses in compound open channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bow-wave-like hydraulic jump and horseshoe vortex around an obstacle in a supercritical open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.117105. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3505013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Predicting Flow Bifurcation at Right-Angled Open-Channel Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kesserwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhua Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Travin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (9), pp.662-668. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in 2-D hydraulic modeling: a case study of an experiment in transcritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E.K. Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.1014-1023. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/L09-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure to &amp;quot;Flow patterns in a four-branch junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Travin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (11), p. 1023 - p. 1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform flow in compound channel: A 1-D method for assessing water level and discharge distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (W12411), p. 1 - p. 16. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of supercritical flow in crossroads: Confrontation of a 2D and 3D numerical approaches to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Ghostine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kesserwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Ghenaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.425-432. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of symmetrical four-branch supercritical cross junction flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (6), pp.723-738. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3826/jhr.2008.2961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in a four-branch junction with supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (6), pp.701-713. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2008)134:6(701)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity in response to mechanical stress : hydrodynamic performance and fitness of four aquatic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Yves Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (4), pp.907-917. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00250585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding flows in city crossroads: 1D modelling and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in compound channel with abrupt floodplain contraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (9), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:9(958)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upstream discharge distribution in compound-channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (5), p. 408 - p. 412. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2005)131:5(408)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A source of error in the velocity measurement of large spherical bubbles using Laser Doppler Anemometry. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (n. 11), pp. 4938-4944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of electrochemical probes for local void fraction measurement in air-water flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Timkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (8), pp.3784-3786. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1596431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble-induced agitation and microstructure in uniform bubbly flows at small to moderate particle Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (8), pp.2165-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling drainage-surface exchanges with TELEMAC-SWMM at the scale of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien E Bourban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Camazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of buoyancy effects on the mixing at river confluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gostiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - The 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHR, Sep 2024, Liverpool, United Kingdom. pp.751-758, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003475378-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scouring around a fossil organism (Cincta, Echinodermata): Physical modelling and morpho-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Decaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Echinoderms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Lefebvre; Thomas Saucède, Oct 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral-resolution enhancement of low-photon 3D-LiDAR by compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Édouard Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing, : Advanced Photon Counting Techniques XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model geometric distortion in laboratory scale modelling of urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of bidirectional seiching in an open-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the vortex shedding frequency at an open-channel lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot-Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field in a single row canopy made of flexible blades for a static reconfiguration case and a monami case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Löhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J.J.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of urban flood intrusion into buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Camusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Fluvial Hydraulics, River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager’s perception of wood in urban rivers, a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mauterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Wood in World Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université australe du Chili, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference in wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations on mixing of passive scalars in river confluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiverFlow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the transient motion of floats reproducing floating wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flume experiment on the lateral distribution of driftwood according to piece characteristics and flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias J. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Claro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias J. Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Mate Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Mate Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing downstream a 90° open channel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre un écoulement à surface libre et un obstacle émergent : Étude expérimentale de la structure du tourbillon en fer à cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction d'une canopée modèle 2D face à un écoulement stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John Soundar Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and gradually varied flows in compound channel versus free mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange à l'aval d'une confluence d'écoulements à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Momplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités latérales en écoulement à surface libre : étude pour deux allongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escauriaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of detailed topography when modeling flows in street junction during urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Flood Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tokyo, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different inlet flow conditions on turbulence in a straight compound open channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.3714-3721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of one-line vegetation on the edge of floodplain on velocity and boundary shear stress distributions in compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement torrentiel autour d’un obstacle émergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gonima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of two non-structural flood mitigation measures using laboratory and real cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachrift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road map towards a flood resilient urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of momentum transfer caused by a groyne in a compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in hydraulic modeling: a case study of an experiment in transcritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Uncertainties in Hydrologic and Hydraulic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bomchil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives project: knowledge and management of urban flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua terra 2007, Amsterdam, NLD, 07-09 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements autour de singularités lors de débordements dans un lit composé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaucoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Programme coordonné ANR ECCO 2005, Toulouse, FRA, 3-5 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions requises par les différentes échelles de simulation des inondations urbaines extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS, La Très Haute Résolution Spatiale en Télédétection Urbaine, Ecole Centrale de Nantes, 25-26 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure connaissance et gestion des risques d'inondation dans les zones urbaines : le projet RIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Abderrezzak K. El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-channel side-cavities: A comparison of field and flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brevis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for computing non-uniform flows in compound channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on fluvial hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure at the junction of four supercritical channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Drainage, Copenhagen, DNK, 21-26 August 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Numerical simulation of four branches experimental supercritical junction flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI IAHR Congress, Seoul, KOR, 11-16 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement de canaux à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, France. pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a 2-D code can simulate urban flood situations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2004, Napoli, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des risques d'inondation dans une zone urbanisée. Définition d`une approche adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Doctorales en Hydrologie Urbaine, INSA, Lyon, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculating flow behind groynes for compound-channel geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2004, Naples, ITA, June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 2D flow modelling around a groyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l'AIRH, Thessalonique, GRC, 24-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Thessalonique, Greece. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of 1D flow modelling for compound channels with a converging floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in a concrete experimental channel representing a flood plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2002 "Hydraulic measurements and experimental methods", Estes Park, USA, 28 juillet-1er août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Slovenian and French 2-D codes on river flow situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Fleuves 2001, 6-8 juin 2001, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement autour d'un obstacle. Expérimentation en canal et modélisation bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000, Toulouse, 16-17 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity of large spherical bubbles measured by laser Doppler systems: a source of error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum, 9th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France. E3S Web of Conferences, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CB81FF5"/>
+    <w:nsid w:val="9984ED89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1074-5001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2025.204262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izihan Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lebouteiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0002002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Cornacchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Engelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot-Minot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Mulder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouchoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaffarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.054307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4875" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillen-Ludena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Camusson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quillien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9620-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Xavier Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schindfessel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9612-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rendu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lamberti-Raverot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9537-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9495-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vouaillat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.582" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743945v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.236.24723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000835" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gence" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000828" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9310-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vazquez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.11.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WS3CGB3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Travin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010504" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67PCQNXV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrazzak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Lewicki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2011.558174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lewicki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.512819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Honnorat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Huot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-009-0130-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX4M1C8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E.K. Abderrezzak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-179" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2008.2961" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2008)134:6(701)" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Timkin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kashinsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1596431" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Decaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Viala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;douard Dupouy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663472" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832451v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirotton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mulder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#246;hrer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J.J.S." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mauterle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608484v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619283v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065774v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wei" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444801v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445021v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444819v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dalmon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440471v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596742v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390982v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonima" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592362v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachrift" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591207v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238884v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Abderrezzak K. El" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588197v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brevis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586756v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586908v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583481v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388267v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608267v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1074-5001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2025.204262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izihan Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lebouteiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0002002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Cornacchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Engelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot-Minot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Mulder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouchoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaffarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.054307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4875" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Camusson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillen-Ludena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001676" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quillien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9620-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Xavier Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schindfessel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9612-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rendu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lamberti-Raverot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9537-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9495-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vouaillat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.582" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743945v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.236.24723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000835" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9310-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gence" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000828" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vazquez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.11.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WS3CGB3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Travin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010504" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67PCQNXV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrazzak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Lewicki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2011.558174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lewicki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.512819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Honnorat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Huot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-009-0130-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX4M1C8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E.K. Abderrezzak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-179" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2008.2961" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2008)134:6(701)" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Timkin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kashinsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1596431" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Decaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Viala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;douard Dupouy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663472" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832451v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirotton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mulder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#246;hrer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J.J.S." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mauterle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608484v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619283v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065774v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wei" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444801v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445021v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444819v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dalmon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440471v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596742v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390982v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonima" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592362v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachrift" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591207v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238884v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Abderrezzak K. El" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588197v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brevis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586756v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586908v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583481v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388267v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608267v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>