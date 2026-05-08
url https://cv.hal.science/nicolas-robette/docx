--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -304,365 +304,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dead Ends of Sociogenomics</w:t>
+                <w:t xml:space="preserve">Les impasses de la sociogénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (2), pp.181-216. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.191-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2202.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458488v1</w:t>
+                <w:t xml:space="preserve">hal-03806637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impasses de la sociogénomique</w:t>
+                <w:t xml:space="preserve">Heritability: What's the point? What is it not for? A human genetics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clerget-Darpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2202.0191⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (3-4), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806637v1</w:t>
+                <w:t xml:space="preserve">inserm-03598644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability: What's the point? What is it not for? A human genetics perspective</w:t>
+                <w:t xml:space="preserve">Trees and forest. Recursive partitioning as an alternative to parametric regression models in social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (1), pp.7-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221128325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00149-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03598644v1</w:t>
+                <w:t xml:space="preserve">hal-04931922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and forest. Recursive partitioning as an alternative to parametric regression models in social sciences</w:t>
+                <w:t xml:space="preserve">The Dead Ends of Sociogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.181-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2202.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063221128325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931922v1</w:t>
+                <w:t xml:space="preserve">hal-05458488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multidimensional structure of taste. A cultural legitimacy based on interactions between education, age, and gender</w:t>
               </w:r>
@@ -1950,347 +1950,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harpoon or Bait? A Comparison of Various Metrics in Fishing for Sequence Patterns</w:t>
+                <w:t xml:space="preserve">Les espaces de vie individuels : de la géographie à une application empirique en démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 605, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01016122v1</w:t>
+                <w:t xml:space="preserve">halshs-01018008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de vie individuels : de la géographie à une application empirique en démographie</w:t>
+                <w:t xml:space="preserve">Harpoon or Bait? A Comparison of Various Metrics in Fishing for Sequence Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106312454635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01018008v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires spatiales d'activité des couples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diversity of pathways to adulthood in France: Evidence from a holistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Life Course Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcr.2010.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01018762v1</w:t>
+                <w:t xml:space="preserve">halshs-01016115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of pathways to adulthood in France: Evidence from a holistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires spatiales d'activité des couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Life Course Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alcr.2010.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01016115v1</w:t>
+                <w:t xml:space="preserve">halshs-01018762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life Space Perspective to Approach Individual Demographic Processes</w:t>
               </w:r>
@@ -3812,195 +3812,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05351895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'échelle et articulation entre champ de production et champ de la critique. Les Inrockuptibles et la critique ”rock” en France</w:t>
+                <w:t xml:space="preserve">Cultural Domains and Class Structure: Assessing Homologies and Cultural Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pascal Kaelblen; Irina Kirchner; Alexandre Robert (eds.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jörg Blasius; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieu et la musique. Enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.115-134, 2019, 9783030153878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15387-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02393225v1</w:t>
+                <w:t xml:space="preserve">halshs-02437239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Domains and Class Structure: Assessing Homologies and Cultural Legitimacy</w:t>
+                <w:t xml:space="preserve">Jeux d'échelle et articulation entre champ de production et champ de la critique. Les Inrockuptibles et la critique ”rock” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jörg Blasius; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Kaelblen; Irina Kirchner; Alexandre Robert (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourdieu et la musique. Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Delatour France, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15387-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02437239v1</w:t>
+                <w:t xml:space="preserve">halshs-02393225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prosélytisme à la sécularisation. Le processus de diffusion de l'Optimal Matching Analysis</w:t>
               </w:r>
@@ -5114,51 +5114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F8E56AD"/>
+    <w:nsid w:val="607A1976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3932-5964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124496792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/V10.A15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2202.0191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03598644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00149-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01452300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-015-0187-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081175015587511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081175015570976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2014.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v4i3.250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2010.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reeve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/methodes-savoirs/l-analyse-statistique-des-trajectoires/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prodinra.inra.fr/prodinra/pinra/doc.xsp?id=PROD2009228a0a1e&amp;amp;uri=%2Fnotices%2Fprodinra1%2F2009%2F03%2F&amp;amp;base=notices&amp;amp;qid=sdx_q3&amp;amp;p=1&amp;amp;n=3&amp;amp;s=2&amp;amp;vue=abrege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15387-8_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kempeneers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3932-5964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124496792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/V10.A15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2202.0191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03598644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00149-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01452300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-015-0187-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081175015587511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081175015570976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2014.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v4i3.250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454635" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2010.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reeve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/methodes-savoirs/l-analyse-statistique-des-trajectoires/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prodinra.inra.fr/prodinra/pinra/doc.xsp?id=PROD2009228a0a1e&amp;amp;uri=%2Fnotices%2Fprodinra1%2F2009%2F03%2F&amp;amp;base=notices&amp;amp;qid=sdx_q3&amp;amp;p=1&amp;amp;n=3&amp;amp;s=2&amp;amp;vue=abrege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15387-8_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kempeneers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>