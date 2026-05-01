--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -677,265 +677,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical climate and time of day: A dual influence on implicit motor imagery ability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving service performance in young tennis players: the superiority of dynamic over static motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Joseph-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105955⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2549885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377944v1</w:t>
+                <w:t xml:space="preserve">hal-05229824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving service performance in young tennis players: the superiority of dynamic over static motor imagery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical climate and time of day: A dual influence on implicit motor imagery ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.105955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2549885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229824v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can T-Shirt Color Affect Young Athletes’ Tennis Performance in Hot Conditions? - test ocdhal</w:t>
               </w:r>
@@ -1162,486 +1162,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of imagination of successful action after an actual error on baseline performances in non-expert young tennis players</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
+                <w:t xml:space="preserve">A routine combining motivational self-talk and mental imagery improves service performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-02051-7⟩</w:t>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (92), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v33i92.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786774v1</w:t>
+                <w:t xml:space="preserve">hal-04570763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routine combining motivational self-talk and mental imagery improves service performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une tenue noire impacte négativement les facteurs psychologiques des joueurs de tennis en environnement tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v33i92.462⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2023024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570763v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tenue noire impacte négativement les facteurs psychologiques des joueurs de tennis en environnement tropical</w:t>
+                <w:t xml:space="preserve">Pre-, Per- and post-cooling strategies used by competitive tennis players in hot dry and hot humid conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brechbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2023024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1427066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397313v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-, Per- and post-cooling strategies used by competitive tennis players in hot dry and hot humid conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effects of imagination of successful action after an actual error on baseline performances in non-expert young tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Crespo</w:t>
+                <w:t xml:space="preserve">Robin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Ishihara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robbin Carien</w:t>
+                <w:t xml:space="preserve">Younès Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Brechbuhl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1427066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-02051-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701675v1</w:t>
+                <w:t xml:space="preserve">hal-04786774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of a combination of motor imagery and instructional self-talk on learning to use a sport wheelchair</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Motor Imagery Modality on First-Serve Performance in Tennis Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,1785 +2097,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of motor imagery training on service performance in novice tennis players: the role of imagery ability</w:t>
+                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robbin Carien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Taktek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2191628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037425v1</w:t>
+                <w:t xml:space="preserve">hal-03971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage : d’une notion découverte avec un enseignant passionné à un domaine de recherche et d’enseignement passionnant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Positive Impact of Combining Motor Imagery, Action Observation and Coach’s Feedback on Archery Accuracy of Young Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Gmamdya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelkader Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bougrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouazizi Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125231193218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253375v1</w:t>
+                <w:t xml:space="preserve">hal-04193934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors of time across cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we benefit from motor imagery practice when we have difficulty imagining ourselves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41809-023-00125-3⟩</w:t>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (89), pp.62-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v31i89.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103560v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positive Impact of Combining Motor Imagery, Action Observation and Coach’s Feedback on Archery Accuracy of Young Athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelkader Souissi</w:t>
+                <w:t xml:space="preserve">Effet d’une routine centrée sur l’imagerie mentale et sur l’efficacité du service chez des joueurs de tennis experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Bougrine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125231193218⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Prépublication, pp.I27-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193934v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
+                <w:t xml:space="preserve">Effects of motor imagery training on service performance in novice tennis players: the role of imagery ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Taktek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2191628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971821v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we benefit from motor imagery practice when we have difficulty imagining ourselves?</w:t>
+                <w:t xml:space="preserve">L’apprentissage : d’une notion découverte avec un enseignant passionné à un domaine de recherche et d’enseignement passionnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103568v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une routine centrée sur l’imagerie mentale et sur l’efficacité du service chez des joueurs de tennis experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+                <w:t xml:space="preserve">Metaphors of time across cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Khatin-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Banaruee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Prépublication, pp.I27-15. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41809-023-00125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341495v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par observation combiné à l’imagerie motrice : influence du type de modèle vidéo sur la performance du lancer-franc au basket-ball chez des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effect of a combination of feedback, video observation and motor imagery on the performance of the swimming dive start.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Prépublication, pp.I54-XV. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674003v1</w:t>
+                <w:t xml:space="preserve">hal-04030015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of a combination of feedback, video observation and motor imagery on the performance of the swimming dive start.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage par observation combiné à l’imagerie motrice : influence du type de modèle vidéo sur la performance du lancer-franc au basket-ball chez des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 119, pp.19-27. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Prépublication, pp.I54-XV. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2022021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030015v1</w:t>
+                <w:t xml:space="preserve">hal-03674003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Motor Imagery Guidelines in a Tropical Climate: The Time-of-Day Effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105855⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103548v1</w:t>
+                <w:t xml:space="preserve">hal-04004749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Motor Imagery Guidelines in a Tropical Climate: The Time-of-Day Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004749v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FONCTIONNEMENT COGNITIF EN CLIMAT TROPICAL</w:t>
+                <w:t xml:space="preserve">Mental Imagery and Tennis: A Review, Applied Recommendations and New Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.575.0027⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582859v1</w:t>
+                <w:t xml:space="preserve">hal-03740886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the COVID ‐19 pandemic on professional tennis players' match statistics: A large‐scale population‐based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydratation quand il fait chaud : recommandations sur les boissons de l’effort au tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Crespo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14216⟩</w:t>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (88), pp.46 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v30i88.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776075v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Imagery and Tennis: A Review, Applied Recommendations and New Research</w:t>
+                <w:t xml:space="preserve">Mots clés : Activité physique | Lycée | SMS L'UTILISATION DE MESSAGES ÉLECTRONIQUES POUR AUGMENTER LA QUANTITÉ D’ACTIVITÉ PHYSIQUE DE LYCÉENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740886v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation quand il fait chaud : recommandations sur les boissons de l’effort au tennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the COVID ‐19 pandemic on professional tennis players' match statistics: A large‐scale population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shelly Ruart</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munenori Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Crespo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v30i88.360⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (10), pp.1516-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911554v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots clés : Activité physique | Lycée | SMS L'UTILISATION DE MESSAGES ÉLECTRONIQUES POUR AUGMENTER LA QUANTITÉ D’ACTIVITÉ PHYSIQUE DE LYCÉENS</w:t>
+                <w:t xml:space="preserve">FONCTIONNEMENT COGNITIF EN CLIMAT TROPICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aodren Le Page</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 575, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.575.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714285v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Motor Imagery and Self-Talk on Service Performance in Skilled Tennis Players</w:t>
               </w:r>
@@ -3887,51 +3887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Suggestion to Cope with the Negative Impact of Tropical Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.331-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4323,222 +4323,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional processes and performance in hot humid or dry environments: review, applied recommendation and new research directions</w:t>
+                <w:t xml:space="preserve">Imagery ability classification: Commentary on «Kinaesthetic imagery ability moderates the effect of an AO+MI intervention on golf putt performance: A pilot study» by McNeill et al. (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2021002⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.102030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232037v1</w:t>
+                <w:t xml:space="preserve">hal-03323642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagery ability classification: Commentary on «Kinaesthetic imagery ability moderates the effect of an AO+MI intervention on golf putt performance: A pilot study» by McNeill et al. (2020)</w:t>
+                <w:t xml:space="preserve">Attentional processes and performance in hot humid or dry environments: review, applied recommendation and new research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Blandin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.102030. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2021002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323642v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAYING TENNIS IN HOT ENVIRONMENT: APPLIED STRATEGIES AND NEW DIRECTIONS</w:t>
               </w:r>
@@ -4622,490 +4622,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and validation of the movement imagery questionnaire-3 second French version</w:t>
+                <w:t xml:space="preserve">Tropical climate influences affects, sensation of fatigue and environmental perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2021.09.004⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2021.1954439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191289v1</w:t>
+                <w:t xml:space="preserve">hal-03337105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tennis Service Performance in Beginners: The Effect of Instructional Self-Talk Combined With Motor Imagery</w:t>
+                <w:t xml:space="preserve">Les images au cœur de l’apprentissage de la danse en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alixe Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544064v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images au cœur de l’apprentissage de la danse en EPS</w:t>
+                <w:t xml:space="preserve">Tennis Service Performance in Beginners: The Effect of Instructional Self-Talk Combined With Motor Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aodren Le Page</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jmld.2021-0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280840v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical climate influences affects, sensation of fatigue and environmental perceptions</w:t>
+                <w:t xml:space="preserve">Translation and validation of the movement imagery questionnaire-3 second French version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2021.1954439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.540-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337105v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES IMAGES NUMÉRIQUES AU SERVICE DE L’IMAGERIE MENTALE EN ÉDUCATION PHYSIQUE</w:t>
               </w:r>
@@ -5117,64 +5117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roublot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.262 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,51 +5485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine de preparation au service : Effets benefiques d’une combinaison d’imagerie motrice, rebond de balle et de respiration sur la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,90 +6039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes professionnels des enseignants d’EPS en contexte de violence scolaire : stratégies usuelles et complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6297,291 +6297,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Tropical Climate on Cognitive Task Performance and Aiming Accuracy in Young International Fencers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional and Alternative Strategies to Cope With the Subtropical Climate of Tokyo 2020: Impacts on Psychological Factors of Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Performance in Extreme Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7771/2327-2937.1110⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193979v1</w:t>
+                <w:t xml:space="preserve">hal-02146936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional and Alternative Strategies to Cope With the Subtropical Climate of Tokyo 2020: Impacts on Psychological Factors of Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+                <w:t xml:space="preserve">The Influence of Tropical Climate on Cognitive Task Performance and Aiming Accuracy in Young International Fencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Collado</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Human Performance in Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7771/2327-2937.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146936v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free throw performance in non-expert basketball players: The effect of dynamic motor imagery combined with action observation</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the improvement of position sense following motor imagery practice vary as a function of age and time-of-day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (2), pp.175-186. </w:t>
@@ -7852,204 +7852,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la préférence et des modalités d’imagerie motrice sur la performance des premières balles de service chez des joueurs de tennis experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+                <w:t xml:space="preserve">Actualisation des règles de pratique de l'imagerie motrice : l'effet du moment de la journée en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme congrés international de l'ACAPS</w:t>
+              <w:t xml:space="preserve">20ème congrès international ACAPS Reims 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267590v1</w:t>
+                <w:t xml:space="preserve">hal-04267596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des règles de pratique de l'imagerie motrice : l'effet du moment de la journée en climat tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Influence de la préférence et des modalités d’imagerie motrice sur la performance des premières balles de service chez des joueurs de tennis experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international ACAPS Reims 2023</w:t>
+              <w:t xml:space="preserve">20éme congrés international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267596v1</w:t>
+                <w:t xml:space="preserve">hal-04267590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of motor imagery on baseline performance in young non-expert tennis players</w:t>
               </w:r>
@@ -8071,51 +8071,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès international de l'ACAPS Reims 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267462v1</w:t>
@@ -8866,90 +8866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et validation du questionnaire en imagerie du mouvement 3 seconde version française (MIQ-3Sf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFK live 2021 Journées Francophones de Kinésithérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charles-Charlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l’EPS avec le numérique : quels dispositifs d’enseignement pour quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ENSEIGNER L'EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,51 +9771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="958D6825"/>
+    <w:nsid w:val="CD9A4441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10002,51 +10002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-621X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099110040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph-Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hatchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsampl.2025.100125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Carien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381251392932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2025.2535046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i97.736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2549885" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2025.1371506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Anschutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v32i94.633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04786774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ouarti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02051-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i92.462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Crespo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishihara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brechbuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1427066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Villoing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Ben-Rais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bourhis-Espiand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2024.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04707445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Ali &#214;zdo&#287;ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01637-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Taktek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2191628" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khatin-Zadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Banaruee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Reali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tirado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-023-00125-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Gmamdya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkader Souissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bougrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Majdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231193218" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v31i89.395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R Coudevylle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.575.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14216" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v30i88.360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodren Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.2.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2021.1954439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v29i83.47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2021.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2021-0044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Schnell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alixe Louis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joblet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roublot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2019-0024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2019-0002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.2.0205" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03079578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01279" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles-Charlery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.101595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1521496" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2017-0069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0455" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1384382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flochlay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01529487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01343219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-621X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099110040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph-Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hatchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsampl.2025.100125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Carien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381251392932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2025.2535046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i97.736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2549885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2025.1371506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Anschutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v32i94.633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i92.462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Crespo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishihara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brechbuhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1427066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04786774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ouarti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02051-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Villoing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Ben-Rais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bourhis-Espiand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2024.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04707445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Ali &#214;zdo&#287;ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01637-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Gmamdya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkader Souissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bougrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Majdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231193218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v31i89.395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Taktek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2191628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khatin-Zadeh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Banaruee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Reali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tirado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-023-00125-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v30i88.360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodren Le Page" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naito" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R Coudevylle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.575.0027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.2.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2021.1954439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v29i83.47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Schnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alixe Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2021-0044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2021.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joblet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roublot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2019-0024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2019-0002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.2.0205" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03079578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01279" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles-Charlery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.101595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1521496" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2017-0069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0455" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1384382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flochlay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01529487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01343219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>