--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -326,261 +326,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Motor Imagery and Breathing Optimizes the Performance of the Serve in Skilled Tennis Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive and athletic performances in tropical climate: The effect of time of day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Ruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/19417381251392932⟩</w:t>
+              <w:t xml:space="preserve">Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23328940.2025.2535046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376062v1</w:t>
+                <w:t xml:space="preserve">hal-05192341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and athletic performances in tropical climate: The effect of time of day</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combination of Motor Imagery and Breathing Optimizes the Performance of the Serve in Skilled Tennis Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelly Ruart</w:t>
+                <w:t xml:space="preserve">Tom Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Loic Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temperature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23328940.2025.2535046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/19417381251392932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192341v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of coach feedback and motor imagery on baseline game performance in regional junior tennis players</w:t>
               </w:r>
@@ -592,64 +592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (97), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -683,77 +683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving service performance in young tennis players: the superiority of dynamic over static motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Joseph-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -934,64 +934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can T-Shirt Color Affect Young Athletes’ Tennis Performance in Hot Conditions? - test ocdhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1051,77 +1051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beneficial effects of a mindfulness programme on self-efficacy, emotion management and tennis performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,486 +1162,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routine combining motivational self-talk and mental imagery improves service performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Beneficial effects of imagination of successful action after an actual error on baseline performances in non-expert young tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v33i92.462⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-02051-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570763v1</w:t>
+                <w:t xml:space="preserve">hal-04786774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tenue noire impacte négativement les facteurs psychologiques des joueurs de tennis en environnement tropical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A routine combining motivational self-talk and mental imagery improves service performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2023024⟩</w:t>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (92), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v33i92.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397313v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-, Per- and post-cooling strategies used by competitive tennis players in hot dry and hot humid conditions</w:t>
+                <w:t xml:space="preserve">Une tenue noire impacte négativement les facteurs psychologiques des joueurs de tennis en environnement tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toru Ishihara</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbin Carien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shelly Ruart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1427066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2023024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701675v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of imagination of successful action after an actual error on baseline performances in non-expert young tennis players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-, Per- and post-cooling strategies used by competitive tennis players in hot dry and hot humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Miguel Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Brechbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-02051-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1427066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786774v1</w:t>
+                <w:t xml:space="preserve">hal-04701675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of a combination of motor imagery and instructional self-talk on learning to use a sport wheelchair</w:t>
               </w:r>
@@ -1666,51 +1666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Ben-Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,64 +1865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Motor Imagery Modality on First-Serve Performance in Tennis Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,901 +2097,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
+                <w:t xml:space="preserve">Effects of motor imagery training on service performance in novice tennis players: the role of imagery ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Taktek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2191628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971821v1</w:t>
+                <w:t xml:space="preserve">hal-04037425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positive Impact of Combining Motor Imagery, Action Observation and Coach’s Feedback on Archery Accuracy of Young Athletes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apprentissage : d’une notion découverte avec un enseignant passionné à un domaine de recherche et d’enseignement passionnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193934v1</w:t>
+                <w:t xml:space="preserve">hal-04253375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we benefit from motor imagery practice when we have difficulty imagining ourselves?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metaphors of time across cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Khatin-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Banaruee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v31i89.395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41809-023-00125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103568v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une routine centrée sur l’imagerie mentale et sur l’efficacité du service chez des joueurs de tennis experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we benefit from motor imagery practice when we have difficulty imagining ourselves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0027⟩</w:t>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (89), pp.62-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v31i89.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341495v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of motor imagery training on service performance in novice tennis players: the role of imagery ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’une routine centrée sur l’imagerie mentale et sur l’efficacité du service chez des joueurs de tennis experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2191628⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Prépublication, pp.I27-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037425v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage : d’une notion découverte avec un enseignant passionné à un domaine de recherche et d’enseignement passionnant</w:t>
+                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253375v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors of time across cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Positive Impact of Combining Motor Imagery, Action Observation and Coach’s Feedback on Archery Accuracy of Young Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Gmamdya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Khatin-Zadeh</w:t>
+                <w:t xml:space="preserve">Mohamed Abdelkader Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Banaruee</w:t>
+                <w:t xml:space="preserve">Houda Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Reali</w:t>
+                <w:t xml:space="preserve">Mohamed Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Tirado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Ruiz-Fernández</w:t>
+                <w:t xml:space="preserve">Bouazizi Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41809-023-00125-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00315125231193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103560v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of a combination of feedback, video observation and motor imagery on the performance of the swimming dive start.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 119, pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,551 +3331,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Imagery and Tennis: A Review, Applied Recommendations and New Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the COVID ‐19 pandemic on professional tennis players' match statistics: A large‐scale population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munenori Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Crespo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2022009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (10), pp.1516-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740886v1</w:t>
+                <w:t xml:space="preserve">hal-03776075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation quand il fait chaud : recommandations sur les boissons de l’effort au tennis</w:t>
+                <w:t xml:space="preserve">FONCTIONNEMENT COGNITIF EN CLIMAT TROPICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shelly Ruart</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v30i88.360⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 575, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.575.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911554v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots clés : Activité physique | Lycée | SMS L'UTILISATION DE MESSAGES ÉLECTRONIQUES POUR AUGMENTER LA QUANTITÉ D’ACTIVITÉ PHYSIQUE DE LYCÉENS</w:t>
+                <w:t xml:space="preserve">Mental Imagery and Tennis: A Review, Applied Recommendations and New Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aodren Le Page</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714285v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the COVID ‐19 pandemic on professional tennis players' match statistics: A large‐scale population‐based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydratation quand il fait chaud : recommandations sur les boissons de l’effort au tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Crespo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITF Coaching and sport science review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (88), pp.46 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52383/itfcoaching.v30i88.360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776075v1</w:t>
+                <w:t xml:space="preserve">hal-03911554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FONCTIONNEMENT COGNITIF EN CLIMAT TROPICAL</w:t>
+                <w:t xml:space="preserve">Mots clés : Activité physique | Lycée | SMS L'UTILISATION DE MESSAGES ÉLECTRONIQUES POUR AUGMENTER LA QUANTITÉ D’ACTIVITÉ PHYSIQUE DE LYCÉENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582859v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Motor Imagery and Self-Talk on Service Performance in Skilled Tennis Players</w:t>
               </w:r>
@@ -3887,64 +3887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4134,51 +4134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.313-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,222 +4323,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagery ability classification: Commentary on «Kinaesthetic imagery ability moderates the effect of an AO+MI intervention on golf putt performance: A pilot study» by McNeill et al. (2020)</w:t>
+                <w:t xml:space="preserve">Attentional processes and performance in hot humid or dry environments: review, applied recommendation and new research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Blandin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102030⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2021002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323642v1</w:t>
+                <w:t xml:space="preserve">hal-03232037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional processes and performance in hot humid or dry environments: review, applied recommendation and new research directions</w:t>
+                <w:t xml:space="preserve">Imagery ability classification: Commentary on «Kinaesthetic imagery ability moderates the effect of an AO+MI intervention on golf putt performance: A pilot study» by McNeill et al. (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.102030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2021002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232037v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAYING TENNIS IN HOT ENVIRONMENT: APPLIED STRATEGIES AND NEW DIRECTIONS</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4739,373 +4739,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images au cœur de l’apprentissage de la danse en EPS</w:t>
+                <w:t xml:space="preserve">Translation and validation of the movement imagery questionnaire-3 second French version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Schnell</w:t>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alixe Louis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.540-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2021.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280840v1</w:t>
+                <w:t xml:space="preserve">hal-04191289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tennis Service Performance in Beginners: The Effect of Instructional Self-Talk Combined With Motor Imagery</w:t>
+                <w:t xml:space="preserve">Les images au cœur de l’apprentissage de la danse en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alixe Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jmld.2021-0044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544064v1</w:t>
+                <w:t xml:space="preserve">hal-03280840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and validation of the movement imagery questionnaire-3 second French version</w:t>
+                <w:t xml:space="preserve">Tennis Service Performance in Beginners: The Effect of Instructional Self-Talk Combined With Motor Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.540-546. </w:t>
+              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jmld.2021-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191289v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES IMAGES NUMÉRIQUES AU SERVICE DE L’IMAGERIE MENTALE EN ÉDUCATION PHYSIQUE</w:t>
               </w:r>
@@ -5117,64 +5117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5193,564 +5193,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beneficial Influence of Combining Motor Imagery and Coach’s Feedback on Soccer Pass Accuracy in Intermediate Players</w:t>
+                <w:t xml:space="preserve">Beneficial Influence of Mindfulness Training Promoted by Text Messages on Self-Reported Aerobic Physical Activity in Older Adults: A Randomized Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jmld.2019-0024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/japa.2019-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109977v1</w:t>
+                <w:t xml:space="preserve">hal-02378048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Influence of Mindfulness Training Promoted by Text Messages on Self-Reported Aerobic Physical Activity in Older Adults: A Randomized Controlled Study</w:t>
+                <w:t xml:space="preserve">French Translation and Validation of the Movement Imagery Questionnaire-third Version (MIQ-3f)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/japa.2019-0002⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (108), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378048v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Translation and Validation of the Movement Imagery Questionnaire-third Version (MIQ-3f)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Cold Water Intake on Environmental Perceptions, Affect, and Attention Depends on Climate Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019035⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.2.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439843v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cold Water Intake on Environmental Perceptions, Affect, and Attention Depends on Climate Condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Beneficial Influence of Combining Motor Imagery and Coach’s Feedback on Soccer Pass Accuracy in Intermediate Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+                <w:t xml:space="preserve">Emmanuel Roublot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.262 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.2.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jmld.2019-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585905v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine de preparation au service : Effets benefiques d’une combinaison d’imagerie motrice, rebond de balle et de respiration sur la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6078,51 +6078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodren Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6297,291 +6297,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional and Alternative Strategies to Cope With the Subtropical Climate of Tokyo 2020: Impacts on Psychological Factors of Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+                <w:t xml:space="preserve">The Influence of Tropical Climate on Cognitive Task Performance and Aiming Accuracy in Young International Fencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Performance in Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7771/2327-2937.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146936v1</w:t>
+                <w:t xml:space="preserve">hal-02193979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Tropical Climate on Cognitive Task Performance and Aiming Accuracy in Young International Fencers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional and Alternative Strategies to Cope With the Subtropical Climate of Tokyo 2020: Impacts on Psychological Factors of Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Performance in Extreme Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7771/2327-2937.1110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193979v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free throw performance in non-expert basketball players: The effect of dynamic motor imagery combined with action observation</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,51 +6779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the improvement of position sense following motor imagery practice vary as a function of age and time-of-day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,77 +6935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.462-470. </w:t>
@@ -7069,51 +7069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7746,90 +7746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie motrice dynamique optimise les performances du service au tennis chez des jeunes joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Joseph-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès internationale de l'ACAPS Poitiers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
@@ -7852,204 +7852,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des règles de pratique de l'imagerie motrice : l'effet du moment de la journée en climat tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Influence de la préférence et des modalités d’imagerie motrice sur la performance des premières balles de service chez des joueurs de tennis experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international ACAPS Reims 2023</w:t>
+              <w:t xml:space="preserve">20éme congrés international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267596v1</w:t>
+                <w:t xml:space="preserve">hal-04267590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la préférence et des modalités d’imagerie motrice sur la performance des premières balles de service chez des joueurs de tennis experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
+                <w:t xml:space="preserve">Actualisation des règles de pratique de l'imagerie motrice : l'effet du moment de la journée en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme congrés international de l'ACAPS</w:t>
+              <w:t xml:space="preserve">20ème congrès international ACAPS Reims 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267590v1</w:t>
+                <w:t xml:space="preserve">hal-04267596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of motor imagery on baseline performance in young non-expert tennis players</w:t>
               </w:r>
@@ -8071,51 +8071,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès international de l'ACAPS Reims 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267462v1</w:t>
@@ -8139,64 +8139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of a combination of feedback, video observation and motor imagery on the performance of the swimming dive start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbin Carien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l'ACAPS 2021 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8247,77 +8247,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roublot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
@@ -8866,90 +8866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et validation du questionnaire en imagerie du mouvement 3 seconde version française (MIQ-3Sf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFK live 2021 Journées Francophones de Kinésithérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
@@ -9010,51 +9010,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sportive en environnement tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charles-Charlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l’EPS avec le numérique : quels dispositifs d’enseignement pour quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ENSEIGNER L'EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie mentale en EPS et si on essayait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,51 +9771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9A4441"/>
+    <w:nsid w:val="16914C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10002,51 +10002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-621X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099110040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph-Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hatchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsampl.2025.100125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Carien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381251392932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2025.2535046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i97.736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2549885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2025.1371506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Anschutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v32i94.633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i92.462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Crespo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishihara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brechbuhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1427066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04786774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ouarti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02051-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Villoing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Ben-Rais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bourhis-Espiand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2024.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04707445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Ali &#214;zdo&#287;ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01637-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Gmamdya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkader Souissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bougrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Majdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231193218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v31i89.395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Taktek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2191628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khatin-Zadeh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Banaruee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Reali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tirado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-023-00125-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v30i88.360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodren Le Page" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naito" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R Coudevylle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.575.0027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.2.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2021.1954439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v29i83.47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Schnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alixe Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2021-0044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2021.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joblet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roublot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2019-0024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2019-0002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.2.0205" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03079578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01279" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles-Charlery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.101595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1521496" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2017-0069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0455" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1384382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flochlay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01529487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01343219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-621X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099110040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph-Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hatchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsampl.2025.100125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2025.2535046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Carien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bonnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381251392932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i97.736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2549885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2025.1371506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Anschutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v32i94.633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04786774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ouarti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02051-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v33i92.462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Crespo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishihara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brechbuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1427066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Villoing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Ben-Rais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bourhis-Espiand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2024.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04707445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Ali &#214;zdo&#287;ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01637-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Taktek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2191628" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khatin-Zadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Banaruee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Reali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tirado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-023-00125-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v31i89.395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Gmamdya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkader Souissi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bougrine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Majdi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231193218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R Coudevylle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.575.0027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v30i88.360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodren Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.2.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2021.1954439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52383/itfcoaching.v29i83.47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2021.09.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Schnell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alixe Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2021-0044" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2019-0002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585905v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.2.0205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joblet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roublot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2019-0024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03079578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01279" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles-Charlery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.101595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1521496" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2017-0069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0455" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1384382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flochlay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01529487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01343219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>