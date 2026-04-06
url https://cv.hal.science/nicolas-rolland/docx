--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -66,276 +66,276 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents Design Acceleration Using Variational Auto Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oubahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI4AM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'impact du transfert inter-site sur la morbidité maternelle sévère pour la prise en charge des hémorragies du post-partum par embolisation des artères utérines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05324724v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05268004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -405,51 +405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.4728. </w:t>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107317. </w:t>
@@ -1169,51 +1169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baishaikhi Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (S1), pp.640-641. </w:t>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (21), pp.213102. </w:t>
@@ -1841,57 +1841,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,124 +1903,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107622v1</w:t>
+                <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,82 +2020,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05324724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nematollahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaaba6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishaikhi Mazumder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05324724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nematollahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaaba6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishaikhi Mazumder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>