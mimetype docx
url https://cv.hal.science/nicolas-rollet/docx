--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -1893,269 +1893,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des urgences en conversation totale augmentée par l'image</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Reyssier</w:t>
+                <w:t xml:space="preserve">Comparing a Mentalist and an Interactionist Approach for Trust Analysis in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hulcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales des Communications Alternatives et Améliorées (RICAA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HAI '23: International Conference on Human-Agent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Gothenburg, Sweden. pp.273-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3623809.3623840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206393v1</w:t>
+                <w:t xml:space="preserve">hal-04644398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing a Mentalist and an Interactionist Approach for Trust Analysis in Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Varni</w:t>
+                <w:t xml:space="preserve">Accessibilité des urgences en conversation totale augmentée par l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAI '23: International Conference on Human-Agent Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Internationales des Communications Alternatives et Améliorées (RICAA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERHR Midi-Pyrénées; CAApables, May 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644398v1</w:t>
+                <w:t xml:space="preserve">hal-04206393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le Centre national relais d'urgence 114 au handicap de communication aphasique</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Equy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique « Santé publique et Territoires. Des concepts à l’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
@@ -3216,51 +3216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle-Naz&#233;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/qrcdd-2024-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614456241241206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03970071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02747850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02615187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.19001.roll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulcelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37660-3_16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyssier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de Boissezon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03470367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57753-1_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Equy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle-Naz&#233;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/qrcdd-2024-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614456241241206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03970071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02747850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02615187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.19001.roll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulcelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37660-3_16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de Boissezon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03470367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57753-1_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Equy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>