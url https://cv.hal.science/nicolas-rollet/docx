--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -512,275 +512,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je dois y aller ». Analyses de séquences de clôtures entre humains et robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Talk to you later”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.220.0151⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.268-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.19001.roll⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747850v1</w:t>
+                <w:t xml:space="preserve">hal-02615187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Talk to you later”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Je dois y aller ». Analyses de séquences de clôtures entre humains et robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.268-292. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°220-221 (2), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/is.19001.roll⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.220.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615187v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Talk to you later” Doing social robotics with conversation analysis. Towards the development of an automatic system for the prediction of disengagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.268-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/is.19001.roll⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275915v1</w:t>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGDIAL 2024 - 25th Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kyoto, Japan. pp.603-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1238,51 +1238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal models of repair in social human-agent interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,164 +1327,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accessibility of emergency calls between persons with aphasia and emergency video call center agents: how to manage the participation framework during real call simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video calls, pictograms and aphasia : an experimentation for the future of emergency services, Society for Social Studies of Science, Honolulu, novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur la communication sans barrière dans une perspective franco-allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129577v1</w:t>
+                <w:t xml:space="preserve">hal-04577269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire l’accessibilité des appels d’urgence. Entre aphasiques et agents de centre d’appels vidéo d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1493,185 +1467,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Chaire Diament, congrès 2023 de l’Acfas sur le Co-design des technologies numériques de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, A distance, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video calls, pictograms and aphasia : an experimentation for the future of emergency services, Society for Social Studies of Science, Honolulu, novembre 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The accessibility of emergency calls between persons with aphasia and emergency video call center agents: how to manage the participation framework during real call simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Relieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Social Studies of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journée d’études sur la communication sans barrière dans une perspective franco-allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577269v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Multimodal Models of Users’ Interactional Trust in Multiparty Human-Robot Interaction</w:t>
               </w:r>
@@ -1696,51 +1696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2022: Pattern Recognition, Computer Vision, and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.225-239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,64 +1800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAI '23: International Conference on Human-Agent Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gothenburg, Sweden. pp.273-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,64 +2029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des urgences en conversation totale augmentée par l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le Centre national relais d'urgence 114 au handicap de communication aphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nara, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,77 +2545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ancrages régionaux de la mise en accessibilité du Centre national d'appels d'urgence 114 (CNR114) pour les personnes aphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle-Nazébi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Equy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle-Naz&#233;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/qrcdd-2024-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614456241241206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03970071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02747850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02615187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.19001.roll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulcelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37660-3_16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de Boissezon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03470367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57753-1_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Equy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle-Naz&#233;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/qrcdd-2024-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614456241241206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03970071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02615187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.19001.roll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02747850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Journet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gonzalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulcelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37660-3_16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de Boissezon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03470367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57753-1_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Equy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>