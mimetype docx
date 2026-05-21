--- v0 (2026-04-10)
+++ v1 (2026-05-21)
@@ -2325,587 +2325,587 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une relation gagnant-gagnant entre pêcheurs et scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Pigeault</w:t>
+                <w:t xml:space="preserve">Contribution to the Hydrogeochemical and Bacteriological Knowledge of the Aquifer Systems of the EL Oued Area (Northern Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Alilouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elmorabiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Elmrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachaer Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advancements from Aquifers to Skies in Hydrogeology, Geoecology, and Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.61-64, 2024, Advances in Science, Technology &amp; Innovation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47079-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710129v1</w:t>
+                <w:t xml:space="preserve">hal-04956275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur du constat de la dégradation de l’environnement littoral, les eaux côtières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une relation gagnant-gagnant entre pêcheurs et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Desse M., Robert S., Herbert V., Chadenas C. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fouilland, E., &amp; Gourmelon, F. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.484-495, 2024, 9782200638160</w:t>
+              <w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.216-219, 2024, 9782271152374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548091v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Hydrogeochemical and Bacteriological Knowledge of the Aquifer Systems of the EL Oued Area (Northern Rif, Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur du constat de la dégradation de l’environnement littoral, les eaux côtières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desse M., Robert S., Herbert V., Chadenas C. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advancements from Aquifers to Skies in Hydrogeology, Geoecology, and Atmospheric Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.484-495, 2024, 9782200638160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47079-0_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956275v1</w:t>
+                <w:t xml:space="preserve">hal-05548091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes, La Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chauveau</w:t>
+                <w:t xml:space="preserve">Données sédimentologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+                <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+                <w:t xml:space="preserve">Claire Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carcaud N., Arnaud-Fassetta G., Evain C. (dir.). </w:t>
+              <w:t xml:space="preserve">Galiana C., Moreira S., Robin M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.156-165, 2019, 9782271116086</w:t>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral : synthèse des connaissances de la pointe de Chémoulin à la pointe de Suzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema Editions, pp.149-186, 2019, 9782371806313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520536v1</w:t>
+                <w:t xml:space="preserve">hal-05548107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données sédimentologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Nantes, La Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ménanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Galiana C., Moreira S., Robin M. (dir.). </w:t>
+              <w:t xml:space="preserve">Carcaud N., Arnaud-Fassetta G., Evain C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et évolution du littoral : synthèse des connaissances de la pointe de Chémoulin à la pointe de Suzac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema Editions, pp.149-186, 2019, 9782371806313</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.156-165, 2019, 9782271116086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548107v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin</w:t>
               </w:r>
@@ -4239,487 +4239,487 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERCARTO : La démocratie participative en question, le cas de la « mer en débat »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+                <w:t xml:space="preserve">Synthèse de l'analyse des contributions de l'étude « EXPERCARTO : les préférences des français sur l'éolien en mer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcy Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Nantes Université. 2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes université. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547914v1</w:t>
+                <w:t xml:space="preserve">hal-04635144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expercarto - Volume 2 : Focus groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubane Giraud</w:t>
+                <w:t xml:space="preserve">EXPERCARTO : La démocratie participative en question, le cas de la « mer en débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcy Boilevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04635136v1</w:t>
+                <w:t xml:space="preserve">hal-05547914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERCARTO : Quelles préférences spatiales pour la localisation des parcs éoliens en mer ? Une étude sur la population générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+                <w:t xml:space="preserve">Expercarto - Volume 2 : Focus groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcy Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nantes Université. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes université. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547906v1</w:t>
+                <w:t xml:space="preserve">hal-04635136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de l'analyse des contributions de l'étude « EXPERCARTO : les préférences des français sur l'éolien en mer »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubane Giraud</w:t>
+                <w:t xml:space="preserve">EXPERCARTO : Quelles préférences spatiales pour la localisation des parcs éoliens en mer ? Une étude sur la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Nantes université. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635144v1</w:t>
+                <w:t xml:space="preserve">hal-05547906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5044,51 +5044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E359090"/>
+    <w:nsid w:val="A5916A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5275,51 +5275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-rollo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5031-2511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161252486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/nicolas-rollo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letg.cnrs.fr/author/nicolas-rollo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2026.108916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615741v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.545.2126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabri L&#233;andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuznetsov Andrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Kuznetsov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Fedorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L18CBTL0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Levesque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04956275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Alilouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elmorabiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elmrihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachaer Ayed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galiana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volcy Boilevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-rollo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5031-2511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161252486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/nicolas-rollo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letg.cnrs.fr/author/nicolas-rollo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2026.108916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615741v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.545.2126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabri L&#233;andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuznetsov Andrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Kuznetsov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Fedorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L18CBTL0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Levesque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04956275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Alilouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elmorabiti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elmrihi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachaer Ayed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volcy Boilevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>