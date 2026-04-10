--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Rose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infestation on pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da- Costa Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (86)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05508755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based veterinary medicine perception by swine veterinarians: a European survey across diverse practitioner profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1599721. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1599721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05284748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2025.2546907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05242155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Influenza D Virus Reassortant Strain in Swine from Mixed Pig and Beef Farm, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.1672-1676. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3008.240089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04790659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of swine influenza virus infection in weaned piglets in five enzootically infected herds in Germany, a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Schmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-024-00390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04805846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outbreak of botulism on a pig farm due to the newly described Clostridium botulinum type C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vanlemmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.102885. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2024.102885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04922694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête épidémiologique descriptive sur les niveaux de parasitisme dans les élevages alternatifs de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infection on pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e46898. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/46898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04395611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage porcin en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7675. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance de la maladie d'Aujeszky en élevages de suidés domestiques et sauvages en France continentale et sur l'île de la Réunion en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (article 2), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04401089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (article 7), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04401187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analyses of maternally-derived antibody levels against porcine circovirus 2 (PCV-2) in 3- and 21-day-old piglets from farms of four European countries using different vaccination protocols in sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sibila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Llorens Segales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-022-00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03980596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering a Miniaturized In Vitro 3D Myotube Contraction Monitoring Chip To Model Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Estrada Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Sonam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Grenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.306-321. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1645/21-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3160. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03462283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Brown Algae as a Potential Environmental Enrichment Material in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04424060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coronavirus porcins : quelles avancées scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04072047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Influenza D Virus in Domestic Pigs and Wild Boars in France: Apparent Limited Spread within Swine Populations Despite Serological Evidence of Breeding Sow Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Farming in Alternative Systems: Strengths and Challenges in Terms of Animal Welfare, Biosecurity, Animal Health and Pork Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.261. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10070261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of forestry and leisure activities on wild boar spatial disturbance with a potential application to ASF risk of spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.1164-1176. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virological and epidemiological patterns of swine influenza A virus infections in France: Cumulative data from the RESAVIP surveillance network, 2011–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ngwa-Mbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.108477 -. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, 3 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact des activités humaines d’exploitation forestière et de loisir sur le risque de propagation du virus de la peste porcine africaine : première élicitation d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunoyer Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes in bronchoalveolar macrophages and cytokines during infection of pigs with a highly or low pathogenic genotype 1 PRRSV strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0420-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus and related viruses in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of pigs to zoonotic hepatitis e virus genotype 3 isolated from a wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1589-1597. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and pen-based oral fluid sampling: A welfare-friendly sampling method for group-housed gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Eudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Proportion of Asymptomatic Infections in an Outbreak of Hepatitis E Associated With a Spit-Roasted Piglet, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Abravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémie d’hépatite E associée à la consommation d’un porcelet grillé à la broche, Bretagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Abravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26-27, pp.444-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.466. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1753-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine epidemic diarrhea: the return of an old disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2016.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory study to characterize the detection of serum antibodies against porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertel Strandbygaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.151-160. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité de l’hépatite E : des formes cliniques aux souches animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors associated with the presence of hepatitis E virus in livers and seroprevalence in slaughter-age pigs: a retrospective study of 90 swine farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walachowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (9), pp.1934 - 1944. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268813003063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of pathogenic Yersinia enterocolitica in slaughter-aged pigs during a one-year survey, 2010–2011, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fondrevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Inactivation of Infectious Hepatitis E Virus in Experimentally Contaminated Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (15), pp.5153 - 5159. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00436-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectiousness of pigs infected by the Porcine Reproductive and Respiratory Syndrome virus (PRRSV) is time-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.69. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-43-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close similarity between sequences of hepatitis E virus recovered from humans and swine, France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.2018 - 2025. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1711.110616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (9), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close similarity between sequences of hepatitis E virus recovered from humans and swine, France, 2088-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliabeth Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (17), pp.2018-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of Hepatitis E virus in French domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of respiratory infection patterns of breeding sows in 5 farrow-to-finish herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kuntz-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (3-4), pp.329. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Bayesian methods for evaluating the performance of a virus-like particles-based ELISA for serology of hepatitis E virus infection in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Kobisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 143 (2-4), pp.238. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (Supplement 2), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-6532(06)80504-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of encephalomyocarditis virus infection in pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (16), pp.511-514. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.159.16.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of respiratory disease outbreaks in fattening pigs: Relation with the features of a densely and a sparsely populated pig area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for Campylobacter spp. contamination in French broiler-chicken flocks at the end of the rearing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Refrégier-Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (1-2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0167-5877(01)00220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing growth rate of broiler chickens with a low energy diet does not improve cortical bone quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in bone growth of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth, development, and aging : GDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social behaviours of piglets inform us on their affective state? An experimental approach under contrasted housing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ambruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Le Scour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. , pp.309, 2025, Proceedings of the 58th congress of the ISAE 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Nagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Safepork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France. Unpublished, 2025, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12327.82083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a one-shot session of a spatial discrimination task inform us on the affective states of pigs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ambruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. , pp.340, 2025, Proceedings of the 58th congress of the ISAE 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Cauderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05426291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOINS PRATIQUÉS AUX PORCELETS EN MATERNITÉ DANS LES ÉLEVAGES ALTERNATIFS ET PERCEPTION PAR LES ÉLEVEURS DE LA DOULEUR RESSENTIE PAR LES ANIMAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eono Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT ARE THE EXTERNAL BIOSECURITY MEASURES IN FRENCH OUTDOOR PIG FARMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablet Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th congress of the International Society for Animal Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the external biosecurity measures in French outdoor pig farms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04694292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLES SONT LES MESURES DE BIOSÉCURITÉ EXTERNE DANS LES ÉLEVAGES DE PORCS FRANÇAIS EN PLEIN AIR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eono Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry practices in suckling piglets on alternative farms and farmers' perception of the pigs' pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of swine influenza A Virus infections in pigs in Western France in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.320, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), 2023, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-33063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reperant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la grippe et des différents sous-types de virus influenza porcins dans le Nord-Ouest de la France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. Association Française de Médecine Vétérinaire Porcine, pp.74-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03831021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houry Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion d’une souche non-InDel de virus de la diarrhée épidémique porcine (PEDV) dans la semence de verrats infectés en conditions expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestes porcines : un point sur la surveillance de la PPA en 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle de la Plateforme ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X.Journées d'Animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time-dependent infetiousness of pigs infected by the PRRSv : correlation with the viral genome load in blood, nasal swabs and the serological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPRRS.net meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Novi Sad, Serbia. 2011, EuroPRRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of domestic pigs as a reservoir for autochthonous hepatitis E in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Emerging and Re-Emerging Pig Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain. 364 p., 2011, 6th International symposium on emerging and re-emerging pig diseases - Barcelona 12-15 june 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité des souches de virus de l'hépatite E isolées chez l'homme et l'animal entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inconnu, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High similarity between isolates of hepatitis E virus recovered from human and swine in France between 2008 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Boris Ephrussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High similarity between isolates of hepatits E virus recovered from human and swine in France between 2008 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researches in Life Sciences congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprologie ou sérologie : quel est le test de diagnostic le plus approprié pour définir le statut d'une exploitation vis-à-vis d'Ascaris suum ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coporlogiques et sérologiques pour la recherche de l'infestation d'un élevage par Ascaris Suum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMVP, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painful husbandry procedures in alternative pig farms: Frequency and farmers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d'élevage alternatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, St Malo, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulain Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change in lung macrophages and cytokines environment during infection of pigs with a high or low virulent genotype 1 PRRSV strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. 292 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du potentiel infectieux en fonction du temps de porcs infectés par le virus du Syndrome Dysgénésique et Respiratoire Porcin (SDRP) : Corrélation avec les charges génomiques virales dans le sang, dans le mucus nasal et la réponse immunitaire humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time-dependent infectiousness of pigs infected by the Porcine Reproductive and Respiratory Syndrome virus (PRRSV): correlation with the viral genome load in blood, nasal swabs and the serological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 234 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome virus (PRRSV) transmission rate is not constant with time since infection: a serial transmission experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité des souches du virus de l'hépatite E isolées chez l'homme et le porc en France entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Mar 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong identity of hepatits E virus strains isolated in human and animal between 2088 an 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHVLA International conference - Med Vet Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong identity of hepatits E virus strains isolated in human and animal between 208 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European meeting on Viral Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2011, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque Syndrome Dysgénésique Respiratoire Porcin (SDRP) par les éleveurs du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maisons-Alfort, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus epidemiology in French swine herds and link with human indigenous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetana Di Liberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Viral Hepatitis and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Bayesian methods for evaluating the performance of a virus-like particles-based elisa for serology of hepatitis e virus infection in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Meeting on Viral Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Raphael, France. pp.Inconnu, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'apport énergétique chez le broiler : conséquences sur la fréquence des pattes tordues et la croissance osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05144045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation des mesures de prévention et de gestion concernant les activités en forêt et des mesures de biosécurité en élevages porcins afin de prévenir et maîtriser le risque de diffusion de la Peste Porcine Africaine (PPA) sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0049, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l'évaluation des mesures de gestion à mettre en place en cas de découverte d’un cas de peste porcine africaine dans la faune sauvage dans les différentes zones réglementées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0021, Anses. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation de l'impact des activités en forêt sur le risque de diffusion de la Peste Porcine Africaine sur le territoire national, par le dérangement des sangliers. Deuxième partie (activités humaines de loisir et d'exploitation forestière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0250, Anses. 2019, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation de l'impact des activités en forêt sur les risques d’introduction et de diffusion de la Peste Porcine Africaine sur le territoire national . Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0250, Anses. 2019, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la Réévaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA vers le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0004, Anses. 2019, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA sur le territoire national français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0210, Anses. 2018, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à une évaluation du risque lié au dépeuplement d’élevages porcins, opérations mises en œuvre en cas de foyers de PPA en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0251, Anses. 2018, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque de diffusion de la Peste Porcine Africaine associé à une diminution de la zone d’observation renforcée en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0227, Anses. 2018, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses. Second avis du GECU PPA. Analyse, réponses au 2ème lot de questions et conclusions du GECU &amp;quot;relatives à l'évaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA sur le territoire national français»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0218, Anses. 2018, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : du plan individuel au programme collectif de maîtrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche porcine, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 327‑338, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ex vivo models to study the mechanical interplay between muscle cells and their microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Sorbonne Université, 2021. English. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021SORUS440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03722378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality and factors related to sub-optimal housing conditions in nursery and finishing rooms: a field study in 143 French pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air quality in livestock buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC press, 2017, 9781315738338. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315738338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Rose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infestation on pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da- Costa Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (86)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05508755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based veterinary medicine perception by swine veterinarians: a European survey across diverse practitioner profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1599721. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1599721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05284748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2025.2546907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05242155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outbreak of botulism on a pig farm due to the newly described Clostridium botulinum type C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vanlemmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.102885. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2024.102885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04922694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête épidémiologique descriptive sur les niveaux de parasitisme dans les élevages alternatifs de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of swine influenza virus infection in weaned piglets in five enzootically infected herds in Germany, a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Schmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-024-00390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04805846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Influenza D Virus Reassortant Strain in Swine from Mixed Pig and Beef Farm, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.1672-1676. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3008.240089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04790659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infection on pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage porcin en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7675. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e46898. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/46898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04395611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance de la maladie d'Aujeszky en élevages de suidés domestiques et sauvages en France continentale et sur l'île de la Réunion en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (article 2), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04401089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (article 7), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04401187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering a Miniaturized In Vitro 3D Myotube Contraction Monitoring Chip To Model Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Estrada Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Sonam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Grenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.306-321. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1645/21-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analyses of maternally-derived antibody levels against porcine circovirus 2 (PCV-2) in 3- and 21-day-old piglets from farms of four European countries using different vaccination protocols in sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sibila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Llorens Segales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-022-00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03980596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coronavirus porcins : quelles avancées scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04072047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3160. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03462283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Brown Algae as a Potential Environmental Enrichment Material in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.315. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04424060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Influenza D Virus in Domestic Pigs and Wild Boars in France: Apparent Limited Spread within Swine Populations Despite Serological Evidence of Breeding Sow Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Farming in Alternative Systems: Strengths and Challenges in Terms of Animal Welfare, Biosecurity, Animal Health and Pork Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.261. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10070261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of forestry and leisure activities on wild boar spatial disturbance with a potential application to ASF risk of spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.1164-1176. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, 3 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virological and epidemiological patterns of swine influenza A virus infections in France: Cumulative data from the RESAVIP surveillance network, 2011–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ngwa-Mbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.108477 -. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact des activités humaines d’exploitation forestière et de loisir sur le risque de propagation du virus de la peste porcine africaine : première élicitation d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunoyer Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes in bronchoalveolar macrophages and cytokines during infection of pigs with a highly or low pathogenic genotype 1 PRRSV strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0420-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of pigs to zoonotic hepatitis e virus genotype 3 isolated from a wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1589-1597. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and pen-based oral fluid sampling: A welfare-friendly sampling method for group-housed gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Eudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus and related viruses in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémie d’hépatite E associée à la consommation d’un porcelet grillé à la broche, Bretagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Abravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26-27, pp.444-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Proportion of Asymptomatic Infections in an Outbreak of Hepatitis E Associated With a Spit-Roasted Piglet, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Abravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.466. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1753-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine epidemic diarrhea: the return of an old disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2016.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory study to characterize the detection of serum antibodies against porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertel Strandbygaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.151-160. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité de l’hépatite E : des formes cliniques aux souches animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors associated with the presence of hepatitis E virus in livers and seroprevalence in slaughter-age pigs: a retrospective study of 90 swine farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walachowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (9), pp.1934 - 1944. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268813003063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of pathogenic Yersinia enterocolitica in slaughter-aged pigs during a one-year survey, 2010–2011, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fondrevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Inactivation of Infectious Hepatitis E Virus in Experimentally Contaminated Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (15), pp.5153 - 5159. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00436-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectiousness of pigs infected by the Porcine Reproductive and Respiratory Syndrome virus (PRRSV) is time-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.69. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-43-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (9), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close similarity between sequences of hepatitis E virus recovered from humans and swine, France, 2088-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliabeth Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (17), pp.2018-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of Hepatitis E virus in French domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close similarity between sequences of hepatitis E virus recovered from humans and swine, France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.2018 - 2025. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1711.110616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Bayesian methods for evaluating the performance of a virus-like particles-based ELISA for serology of hepatitis E virus infection in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of respiratory infection patterns of breeding sows in 5 farrow-to-finish herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kuntz-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (3-4), pp.329. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Kobisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 143 (2-4), pp.238. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (Supplement 2), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-6532(06)80504-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of encephalomyocarditis virus infection in pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (16), pp.511-514. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.159.16.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of respiratory disease outbreaks in fattening pigs: Relation with the features of a densely and a sparsely populated pig area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for Campylobacter spp. contamination in French broiler-chicken flocks at the end of the rearing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Refrégier-Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (1-2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0167-5877(01)00220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing growth rate of broiler chickens with a low energy diet does not improve cortical bone quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in bone growth of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth, development, and aging : GDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social behaviours of piglets inform us on their affective state? An experimental approach under contrasted housing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ambruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Le Scour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. , pp.309, 2025, Proceedings of the 58th congress of the ISAE 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Nagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Safepork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France. Unpublished, 2025, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12327.82083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a one-shot session of a spatial discrimination task inform us on the affective states of pigs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ambruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. , pp.340, 2025, Proceedings of the 58th congress of the ISAE 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Cauderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05426291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOINS PRATIQUÉS AUX PORCELETS EN MATERNITÉ DANS LES ÉLEVAGES ALTERNATIFS ET PERCEPTION PAR LES ÉLEVEURS DE LA DOULEUR RESSENTIE PAR LES ANIMAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eono Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT ARE THE EXTERNAL BIOSECURITY MEASURES IN FRENCH OUTDOOR PIG FARMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablet Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th congress of the International Society for Animal Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the external biosecurity measures in French outdoor pig farms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04694292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLES SONT LES MESURES DE BIOSÉCURITÉ EXTERNE DANS LES ÉLEVAGES DE PORCS FRANÇAIS EN PLEIN AIR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eono Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry practices in suckling piglets on alternative farms and farmers' perception of the pigs' pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-33063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reperant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la grippe et des différents sous-types de virus influenza porcins dans le Nord-Ouest de la France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. Association Française de Médecine Vétérinaire Porcine, pp.74-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of swine influenza A Virus infections in pigs in Western France in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.320, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répérant Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03831021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudin Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houry Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion d’une souche non-InDel de virus de la diarrhée épidémique porcine (PEDV) dans la semence de verrats infectés en conditions expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestes porcines : un point sur la surveillance de la PPA en 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle de la Plateforme ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time-dependent infetiousness of pigs infected by the PRRSv : correlation with the viral genome load in blood, nasal swabs and the serological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPRRS.net meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Novi Sad, Serbia. 2011, EuroPRRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of domestic pigs as a reservoir for autochthonous hepatitis E in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Emerging and Re-Emerging Pig Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain. 364 p., 2011, 6th International symposium on emerging and re-emerging pig diseases - Barcelona 12-15 june 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité des souches de virus de l'hépatite E isolées chez l'homme et l'animal entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inconnu, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High similarity between isolates of hepatitis E virus recovered from human and swine in France between 2008 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Boris Ephrussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High similarity between isolates of hepatits E virus recovered from human and swine in France between 2008 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researches in Life Sciences congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X.Journées d'Animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Souquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprologie ou sérologie : quel est le test de diagnostic le plus approprié pour définir le statut d'une exploitation vis-à-vis d'Ascaris suum ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coporlogiques et sérologiques pour la recherche de l'infestation d'un élevage par Ascaris Suum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Da-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMVP, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painful husbandry procedures in alternative pig farms: Frequency and farmers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delsart Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parois Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d'élevage alternatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, St Malo, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulain Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ait Ali Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change in lung macrophages and cytokines environment during infection of pigs with a high or low virulent genotype 1 PRRSV strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. 292 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time-dependent infectiousness of pigs infected by the Porcine Reproductive and Respiratory Syndrome virus (PRRSV): correlation with the viral genome load in blood, nasal swabs and the serological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 234 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome virus (PRRSV) transmission rate is not constant with time since infection: a serial transmission experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du potentiel infectieux en fonction du temps de porcs infectés par le virus du Syndrome Dysgénésique et Respiratoire Porcin (SDRP) : Corrélation avec les charges génomiques virales dans le sang, dans le mucus nasal et la réponse immunitaire humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Keranflec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale de prévalence du virus de l'hépatite E dans le réservoir porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Merbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Mar 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong identity of hepatits E virus strains isolated in human and animal between 2088 an 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHVLA International conference - Med Vet Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong identity of hepatits E virus strains isolated in human and animal between 208 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European meeting on Viral Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2011, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité des souches du virus de l'hépatite E isolées chez l'homme et le porc en France entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque Syndrome Dysgénésique Respiratoire Porcin (SDRP) par les éleveurs du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maisons-Alfort, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus epidemiology in French swine herds and link with human indigenous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetana Di Liberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Viral Hepatitis and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Boutrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'apport énergétique chez le broiler : conséquences sur la fréquence des pattes tordues et la croissance osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05144045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l'évaluation des mesures de gestion à mettre en place en cas de découverte d’un cas de peste porcine africaine dans la faune sauvage dans les différentes zones réglementées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0021, Anses. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation des mesures de prévention et de gestion concernant les activités en forêt et des mesures de biosécurité en élevages porcins afin de prévenir et maîtriser le risque de diffusion de la Peste Porcine Africaine (PPA) sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0049, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation de l'impact des activités en forêt sur le risque de diffusion de la Peste Porcine Africaine sur le territoire national, par le dérangement des sangliers. Deuxième partie (activités humaines de loisir et d'exploitation forestière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0250, Anses. 2019, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation de l'impact des activités en forêt sur les risques d’introduction et de diffusion de la Peste Porcine Africaine sur le territoire national . Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0250, Anses. 2019, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la Réévaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA vers le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0004, Anses. 2019, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque de diffusion de la Peste Porcine Africaine associé à une diminution de la zone d’observation renforcée en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0227, Anses. 2018, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à une évaluation du risque lié au dépeuplement d’élevages porcins, opérations mises en œuvre en cas de foyers de PPA en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0251, Anses. 2018, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02154071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses. Second avis du GECU PPA. Analyse, réponses au 2ème lot de questions et conclusions du GECU &amp;quot;relatives à l'évaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA sur le territoire national français»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0218, Anses. 2018, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation des mesures de prévention et de gestion mises en place afin de prévenir et maîtriser le risque de diffusion de la PPA sur le territoire national français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0210, Anses. 2018, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : du plan individuel au programme collectif de maîtrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche porcine, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 327‑338, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ex vivo models to study the mechanical interplay between muscle cells and their microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Sorbonne Université, 2021. English. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021SORUS440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03722378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality and factors related to sub-optimal housing conditions in nursery and finishing rooms: a field study in 143 French pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dorenlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air quality in livestock buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC press, 2017, 9781315738338. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315738338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05284748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1599721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04922694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanlemmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2024.102885" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Estrada Chavez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Sonam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grenci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121935" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04424060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020315" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13447" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Karine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunoyer Charlotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607786v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Purdy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12351" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paboeuf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Miura" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaillant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ862" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601973v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Grasland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0673" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertel Strandbygaard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.11.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0608" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walachowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268813003063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258837v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondrevez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.12.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00436-12" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-69" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1711.110616" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137054v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tess&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Nicand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Merbah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2011.07.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654953v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fablet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuntz-Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorenlor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665231v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali-Kassimi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.159.16.511" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002100" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258655v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Refr&#233;gier-Petton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rose" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salvat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-5877(01)00220-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4J8XF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ambruosi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Le Scour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Cabon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223902v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mazan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824993v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eono Florent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Christelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824990v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811207v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806736v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746736v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748057v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809295v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806796v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740270v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746777v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748284v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806795v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806734v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806794v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806778v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824414v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boulay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814910v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Di Liberto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819831v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776172v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154185v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154170v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154136v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153889v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154091v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153693v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153839v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153750v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03722378v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS440" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05284748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1599721" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04922694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanlemmens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2024.102885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Estrada Chavez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Sonam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grenci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121935" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04424060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Karine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunoyer Charlotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paboeuf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dams" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12550" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.08.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Purdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12351" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Miura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaillant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ862" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Grasland" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0673" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertel Strandbygaard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.11.020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639699v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0608" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walachowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268813003063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258837v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondrevez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.12.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00436-12" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-69" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137054v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tess&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Nicand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Merbah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2011.07.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1711.110616" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654953v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fablet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuntz-Simon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorenlor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665231v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali-Kassimi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.159.16.511" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002100" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258655v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Refr&#233;gier-Petton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rose" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salvat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-5877(01)00220-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4J8XF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223890v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ambruosi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Le Scour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Cabon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223902v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mazan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824993v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eono Florent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Christelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824990v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746736v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748057v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806736v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809295v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806796v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806793v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811207v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740270v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748284v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746777v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806794v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806778v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806795v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824414v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boulay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814910v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Di Liberto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776172v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154170v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154185v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154136v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153889v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154091v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153839v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153750v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02153693v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03722378v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS440" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>