--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Rouger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2161-9043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190456760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of interest is power electronics, and more particularly, power semiconductor devices. Recently, I have focused my research activity on the next generation of power semiductor devices based on widebandgap (SiC, GaN) and ultrawidebandgap materials (Diamond). For SiC and GaN, I focus on integration techniques and dedicated Silicon CMOS gate drivers to improve the performances and offer new trade-offs. For diamond, I work with pionners such as CNRS/Institut Néel and Diamfab start-up company in Grenoble, to design power semiconductor devices with outstanding performances, and implement those in the next generation of power converters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a scientist at CNRS/Laplace in Toulouse, I supervise grad. students, PhD students and postdocs, with my colleagues in the power converter research group, other academic colleagues and industrial partners. Between Jan 2020 and Jan 2025, I have been the group leader of this research group, composed of 35 persons, and worked closely with other group leaders and laboratory board of directors, to continuously improve our activities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I lead and actively contribute to research projects on power electronics, funded by local, national or international funding agencies, from basic science to applications towards energy transition. Notably, I am involved in the SEMA joint lab between NXP Semiconductors and CNRS (Laplace, Laas, Institut Polytechnique Toulouse, Univ. Toulouse 3 Paul Sabatier) since its creation in 2020, to innovate on electrical mobility.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electro-Thermal Modeling of Edge Termination in Diamond and Ultra-Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2026.3669152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based non-volatile memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.121089. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.121089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 50 mA current in interdigitated diamond field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (11), pp.2058-2061. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2024.3453504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response to electro-optical control of diamond based non-volatile photo-switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz A Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.1532 - 1535. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2024.3416059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-stage HF-EMC Simulation Analyses of Common-Mode Current in SiC-Based Motor Drive System for Modern Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.4393 - 4406. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2023.3311621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile tuning of normally-on and off states of deep depletion ZrO 2 /Oterminated high voltage diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.109802. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.109802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Plated D3MOSFET design for breakdown voltage improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.109827. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.109827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic modeling of an hybrid power module based on diamond and SiC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.108936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2022.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in deep-depletion diamond metal–oxide–semiconductor field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.233002. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abe8fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Volatile Photo‐Switch Using a Diamond pn Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.2100542. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between i g integration and v gs derivation methods dedicated to fast short-circuit 2D diagnosis for wide bandgap power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.Pages 171-186. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114246. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Active Gate Driver for Closed-Loop d v /d t Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.13322-13332. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2020.2995531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature operation of a monolithic bidirectional diamond switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.108185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2020.108185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond semiconductor performances in power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.108154. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2020.108154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Diamond Power Devices: Application to Schottky Barrier Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2387. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond power devices: state of the art, modelling, figures of merit and future perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab4eab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality Al 2 O 3 /(100) oxygen-terminated diamond interface for MOSFETs fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (10), pp.102103. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5018403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive electrical analysis of metal/Al 2 O 3 /O-terminated diamond capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (16), pp.161523. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4996114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants bipolaires (thyristors, triacs, GTO, GCT et BJT) : circuits de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, d3232v2, pp.D3232-v2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nonhomoepitaxial Defects in Depleted Diamond MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1830-1837. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2813084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des composants à semi-conducteur de puissance en vue de leur commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.D3231-v2. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated isolation functions for driving power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1260259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep depletion concept for diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (17), pp.173503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4997975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of breakdown behavior of diamond Schottky barrier diodes using impact ionization coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4S), pp.04CR12. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.56.04CR12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-depletion mode boron doped monocrystalline diamond metal oxide semiconductor field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.1571-1574. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2755718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drift region for diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field distribution and voltage breakdown modeling for any PN junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.137--156. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2014-0330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gate Driver With Integrated Deadtime Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (12), pp.8409--8421. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2517679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above 2000 V breakdown voltage at 600 K GaN-on-silicon high electron mobility transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.873--877. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model implementation towards the prediction of J(V) characteristics in diamond bipolar device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.34. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of different power electronics structures for electric vehicles (EVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of an Integrated Optical Interface for Power MOSFET Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), page(s): 230 - 232 ISSN: 0741-3106. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/led.2011.2175196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of progressive quadratic response surface method for an oscillation problem optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.842 - 857. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2-3), pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-coupled silicon racetrack resonators and the Vernier effect: theory and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.25151-25157. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.18.025151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans-Canadian graduate course in silicon nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photons Technical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effects on Silicon-on-Insulator (SOI) Racetrack Resonators: A Coupled Analytic and 2-D Finite Difference Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vafaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (9), pp.1380-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité de la stratification thermique de l ’air à des conditions aux limites radiatives et à des variations géométriques dans une cavité en convection naturelle à haut nombre de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Djanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54966/jreen.v13i3.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For Intelligent Switch Based Flyback Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2008.921435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss free gate driver unipolar power supply for high side power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Numéro spécial Conversion de l'énergie et intégration en électronique de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.527-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral diamond MOSFET simulation for a monolithic switching cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 300 mA in a diamond JFET: interdigitated FET structure optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling current rating of diamond-based MOSFETs: Interdigitated lateral deep-depletion diamond field-effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral deep depletion diamond MOSFET breakdown voltage improvement up to 950 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Hasselt Diamond Workshop 2025 - SBDD XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et collaborative pour l'élaboration d'un banc automatisé de caractérisation de pertes en commutation par opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la caractérisation en commutation de transistors diamant à effet de champ de type p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source field plate addition on deep depletion diamond MOSFET to increase the breakdown up to 850 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Diamond and Carbon Materials (ICDCM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de grille dynamique en tension multiniveaux pour transistor SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Leijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 1kV Deep Depletion Diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 37th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kumamoto, Japan. pp.373-376, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ISPSD62843.2025.11117478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor à effet de champ interdigité en diamant : augmentation du calibre en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation isolée ajustable numériquement pour la commande rapprochée de transistors de puissance, en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Monolithic GaN Power ICs : A Comparative Analysis of four All-GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion adaptative du temps-mort intégré au gate-driver CMOS pour MOSFET SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation GaN et son circuit driver monolithique à contrôle actif rapide de dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D &amp; 3D simulation of a diamond Junction Field Effect Transistor and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Diamond and Carbon Materials (ICDCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion optimale du temps-mort intégré au gate-driver CMOS grâce à la mesure du courant de grille pour les MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'école doctorale GEETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEETS, Jun 2024, TOULOUSE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate driver topologies, concepts and challenges for WBG devices - Invited short course speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12941224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond FET improvement to reach industrial reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th French Japan workshop on Diamond electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First interdigitated diamond FET toward industrial power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Diamond and Carbon Materials (ICDCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First interdigitated diamond FET toward industrial power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th international Hasselt Diamond Workshop (SBDD XXVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical 1kV deep depletion diamond MOSFET: optimization and compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th international Hasselt Diamond Workshop (SBDD XXVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable isolated gate driver supply for automated switching loss measurement of Power Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Methodologies Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 200V Monolithic GaN Half-Bridge with Active Gate Driver Including a Fast dv/dt Feedback Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe (WiPDA-Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cardiff (GB), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope62087.2024.10797415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal analysis of paralleled diamond devices for higher total current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistors en diamant à effet de champ pour l'électronique de puissance : comparaison de grilles (JFET) et amélioration de la tenue en tension (MOSFET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Ultra-Accurate and Fast Gate Charge Sensor for Robust and Ultra-Fast Short Circuit Detection of SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Symposium on Power Semiconductor Devices and ICs (IEEE ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology (HKUST), May 2023, Hong Kong, France. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd57135.2023.10147567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brings diamond compared to wide bandgap materials in power semiconductor devices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2023, Mallorca (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-depletion diamond metal–oxide–semiconductor field-effect transistor with source-field plate for power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Characterization of a 1.2 kV SiC MOSFET in Third Quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe23ecceeurope58414.2023.10264635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold voltage shift of deep-depletion ZrO2/O-terminated diamond MOSFET: numerical simulations and comparison with measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond electro-optically controlled JFET based memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nemanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver for SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé : du Système au Nanosystème - ED 323 (GEET) - Université de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEET, Jun 2023, Toulouse, France. https://adum.fr/as/ed/GEET/article.pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Diamond Field Effect Transistors Towards a Key Milestone for Diamond Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring 2022 - Symposium EQ01 - Ultra-Wide Bandgap Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu &amp; Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile photo-switch using a diamond pn junction diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on New Diamond and Nano Carbons NDNC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Depletion diamond metal-oxide-semiconductor field-effect transistor with source-field plate for power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation time of non-volatile photo-switch based on diamond Junction Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation time of non-volatile photo-switch based on diamond Junction Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on New Diamond and Nano Carbons NDNC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a diamond pn junction can be used to fabricate a non-volatile photo-switch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Power Devices: Benchmarks, Optimal Design and Integration in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Integrated Power Packaging IWIPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Source Field-Plated Deep-Depletion Diamond MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring 2022 - Symposium EQ01 - Ultra-Wide Bandgap Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile tuning of normally-on and off states of the deep depletion ZrO2/diamond MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diamond based non-volatile photo-switch using phosphorus and nitrogen deep donors as gate dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nemanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal simulations of a diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ultra-rapide et intégré de dv/dt en boucle fermée lors de l’amorçage de transistors à semiconducteurs grand-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Inter-Digited JFET for Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El-Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, On Line, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid power module with Diamond and SiC power devices: modeling, performances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Nachete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ig,vgs’ Monitoring for Fast and Robust SiC MOSFET Short-Circuit Protection with High integration Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon (Virtual ), France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel SOI-CMOS Active Gate Driver Architecture for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual ), Austria. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with fast short circuit protection for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual), Austria. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical control of power devices: combining photonics, CMOS integration and monolithic integration for the next generation of power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Matsue, Japan. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MWP48676.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Design of High Bandwidth Feedback Loop for dv/dt Control in CMOS AGD for GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ig Integration and vgs Derivation methods dedicated to fast Short-Circuit 2D-Diagnosis for Wide Band Gap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barazi Yazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175V, &amp;gt; 5.4 MV/cm, 50 m(omega).cm2 at 250°C Diamond MOSFET and its reverse conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 31st International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2019.8757645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double chips low side - high side configurable full gate driver circuits for a high speed inverter leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS gate driver with ultra-fast dV/dt embedded control dedicated to optimum EMI and turn-on losses management for GaN power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes Schottky en Diamant : augmentation du calibre en courant et parallélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solderless Leadframe Assisted Wafer-Level Packaging Technology for Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Enyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, France. pp.1251-1257, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC.2018.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02185324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistors Haute Tension de type MOSFET et MESFET en diamant pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Umezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masante Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky diodes interactions in power electronics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200V, 4MV/cm lateral diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating temperature as a trade-off parameter for designing drift region of diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and interleaved structures for diamond Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2017 (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Optical Gate Driver for Wide Band Gap Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Duc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off for optimizing drift region of diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS SOI gate driver with integrated optical supply and optical driving for fast power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Gate Control of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE-NPERC-J Joint Symposium on Smart Applications of Photonics to New Generation Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and design of diamond High Voltage power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of unipolar diamond power devices: drift region and channel dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2016 - SBDD XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un packaging 3D collectif de composants de puissance à structure verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond power electronics : from device simulation to implementation in power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards vertical power device 3D packaging on 8-inch wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate drivers with integrated optical interfaces for extremely fast power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESARS-ITEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diode Schottky en diamant : le présent et le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulaye Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Drivers for High Speed - High Voltage Wide Bandgap Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Optical receiver for Power Electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling high switching speed for diamond power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French-Japanese workshop on Diamond Power Device</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes spécifiques de caractérisation et de commande de composants grand gap en environnement variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of diamond devices for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Japan - France CVD diamond power device workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage current conduction mechanisms in atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Wafer Level Packaging Technology by Layer Transfer Engineering : Application to 3D Packaging for vertical power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondcharton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From nano to macro power electronics and packaging international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert isolé des signaux de commande dans le contexte de l'intégration pour les composants actifs d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Integrated Optical Isolator for Power Transistor Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and benefits of microelectronics for power electronics: from integrated optical driving to optimized power semiconductor switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph. D. Research in Microelectronics and Electronics (PRIME), 2014 10th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France. pp.1--1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Packaging for vertical power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondcharton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True 3D Packaging Solution for Stacked Vertical Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Power Semiconductor Devices and ICs. (ISPSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kanazawa, Japan. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Switching Characterization Method for Evaluation of Operating Point and Temperature Impacts on Wide Bandgap Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WipDa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Measurements of an Optical Detector Designed for Monolithic Integration with a Power VDMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Minnéapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond bipolar device simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Output Impedance Gate Drive for Safer and More Efficient Control of Wide Bandgap Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WipDa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Performances d'une Chaîne de Traction pour Véhicule Electrique pour Différentes Structures d'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dual Active Bridge DC/DC Converters for Converters Networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Low Power Low Voltage Isolated Switch Mode Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Industrial Electronics CONference, IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertical power device conductive assembly at wafer level using direct bonding technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une filière et un support de conception EDA (Electronic Design Automation) des fonctions de coupure spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of monolithic multiple vertical power diodes in a multiphase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubomir Kerachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power Electronics Conference and Exposition (APEC), 2012 Twenty-Seventh Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integration of Dual Active Bridge DC/DC Converters Used in Micro Converters Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics/Intelligent Motion/Power Quality PCIM Europe Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un étage intégré d'isolation par voie optique pour transistors de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur intégré pour les applications réseaux de micro convertisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADED INVERTERS FOR ELECTRICAL VEHICLES: TOWARDS A BETTER MANAGEMENT OF TRACTION CHAIN FROM THE BATTERY TO THE MOTOR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Power System in Package with 3D chip on chip interconnections of the power transistor and its gate driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Low Power and High Bandwidth Optical Isolator for Monolithic Power MOSFETs Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Cascaded Inverters for Electrical Vehicles'Drive-Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reduced threshold voltages for vertical power Mosfet transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated coreless transformer onto a CMOS gate driver for gate signal insulation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Trends in Silicon Photonics in the Context of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hybrid integration and functional interconnection of a power transistor and its gate driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics Fabrication: an Innovative Graduate Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Parameter Identification Tool for semiconductor Device Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension de seuil réduite pour composants de puissance à grille: Intérêts et conséquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, intégration 3D et caractérisation d'un circuit de commande CMOS pour transistors de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 1550nm SiGe/Si quantum-well optical modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated CMOS gate driver for vertical power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Integrated Gate Driver Supplies : Practical and Analytical Analysis of High-Voltage Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Tran Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 873-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration Monolithique d'un Récepteur Optique au sein de Transistors de Puissance : Enjeux et Possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photoreceiver For An Isolated Control Signal Transfert In Favour Of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International Symposium on Power Semiconductor Devices and ICs (ISPSD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation, Design and Testing of Integrated Power Supply For Insulated Gate Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPSD'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For VIPer Based Flyback Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Gate Control of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEICE-NPERC-J Joint Symposium on Smart Applications of Photonics to New Generation Power Electronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond devices in power converters: needs, constraints, and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Device Applications of Diamond Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 6.2, pp.400-431, 2018, 978-0-08-102183-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des composants à semi-conducteurs de puissance : contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, d3230v2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introducing to circuits andsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic device for generating single photons, associated memory, multiplexer, implant and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3123149 (B1), US2024243218 (A1), PCT/EP2022/063421. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond MIS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11569381 (B2). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif électronique de puissance a structure d’interconnexion électrique plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/54036. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif électronique de puissance à cellule de commutation 3D verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 14/60636. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.4 – Report on fabricated Diamond power transistors – Batch 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.3 – Report on Functional prototype Diamond power Field Effect Transistors (batch 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.2 – Preliminary Design of the Diamond Power Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.1 – State of the Art of diamond power devices and converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Leopoldo Rodríguez Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration monolithique des fonctions d'interface au sein de composants de puissance à structure verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION A DIRIGER DES RECHERCHES Spécialité : Electronique, Electrotechnique, Automatique et Traitement du signal (EEATS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Polytechnique de Grenoble, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable isolated gate driver supply - Microcontroller source files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7122c8d0ec53c6bc1a22f8826d7291db5ce34b8d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python class, GUI and exemple for tunable isolated power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:85139ab7016042df074f4453fb937cde7317bead⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Phase PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Rouger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2161-9043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190456760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of interest is power electronics, and more particularly, power semiconductor devices. Recently, I have focused my research activity on the next generation of power semiductor devices based on widebandgap (SiC, GaN) and ultrawidebandgap materials (Diamond). For SiC and GaN, I focus on integration techniques and dedicated Silicon CMOS gate drivers to improve the performances and offer new trade-offs. For diamond, I work with pionners such as CNRS/Institut Néel and Diamfab start-up company in Grenoble, to design power semiconductor devices with outstanding performances, and implement those in the next generation of power converters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a scientist at CNRS/Laplace in Toulouse, I supervise grad. students, PhD students and postdocs, with my colleagues in the power converter research group, other academic colleagues and industrial partners. Between Jan 2020 and Jan 2025, I have been the group leader of this research group, composed of 35 persons, and worked closely with other group leaders and laboratory board of directors, to continuously improve our activities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I lead and actively contribute to research projects on power electronics, funded by local, national or international funding agencies, from basic science to applications towards energy transition. Notably, I am involved in the SEMA joint lab between NXP Semiconductors and CNRS (Laplace, Laas, Institut Polytechnique Toulouse, Univ. Toulouse 3 Paul Sabatier) since its creation in 2020, to innovate on electrical mobility.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of SiC power module [Selected Extended Full Paper from ESREF'25]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.116153. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electro-Thermal Modeling of Edge Termination in Diamond and Ultra-Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2026.3669152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based non-volatile memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.121089. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.121089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response to electro-optical control of diamond based non-volatile photo-switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz A Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.1532 - 1535. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2024.3416059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 50 mA current in interdigitated diamond field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (11), pp.2058-2061. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2024.3453504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-stage HF-EMC Simulation Analyses of Common-Mode Current in SiC-Based Motor Drive System for Modern Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.4393 - 4406. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2023.3311621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Plated D3MOSFET design for breakdown voltage improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.109827. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.109827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile tuning of normally-on and off states of deep depletion ZrO 2 /Oterminated high voltage diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.109802. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.109802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic modeling of an hybrid power module based on diamond and SiC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.108936. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2022.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Volatile Photo‐Switch Using a Diamond pn Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.2100542. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in deep-depletion diamond metal–oxide–semiconductor field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.233002. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abe8fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between i g integration and v gs derivation methods dedicated to fast short-circuit 2D diagnosis for wide bandgap power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.Pages 171-186. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114246. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Active Gate Driver for Closed-Loop d v /d t Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.13322-13332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2020.2995531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature operation of a monolithic bidirectional diamond switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.108185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2020.108185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond semiconductor performances in power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.108154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2020.108154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Diamond Power Devices: Application to Schottky Barrier Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2387. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond power devices: state of the art, modelling, figures of merit and future perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab4eab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants bipolaires (thyristors, triacs, GTO, GCT et BJT) : circuits de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, d3232v2, pp.D3232-v2. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality Al 2 O 3 /(100) oxygen-terminated diamond interface for MOSFETs fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (10), pp.102103. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5018403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive electrical analysis of metal/Al 2 O 3 /O-terminated diamond capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (16), pp.161523. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4996114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des composants à semi-conducteur de puissance en vue de leur commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.D3231-v2. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nonhomoepitaxial Defects in Depleted Diamond MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1830-1837. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2813084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated isolation functions for driving power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1260259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep depletion concept for diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (17), pp.173503. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4997975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of breakdown behavior of diamond Schottky barrier diodes using impact ionization coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4S), pp.04CR12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.56.04CR12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-depletion mode boron doped monocrystalline diamond metal oxide semiconductor field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.1571-1574. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2755718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drift region for diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field distribution and voltage breakdown modeling for any PN junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.137--156. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2014-0330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gate Driver With Integrated Deadtime Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (12), pp.8409--8421. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2517679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above 2000 V breakdown voltage at 600 K GaN-on-silicon high electron mobility transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.873--877. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model implementation towards the prediction of J(V) characteristics in diamond bipolar device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of different power electronics structures for electric vehicles (EVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of progressive quadratic response surface method for an oscillation problem optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.842 - 857. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of an Integrated Optical Interface for Power MOSFET Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), page(s): 230 - 232 ISSN: 0741-3106. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/led.2011.2175196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2-3), pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-coupled silicon racetrack resonators and the Vernier effect: theory and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.25151-25157. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.18.025151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans-Canadian graduate course in silicon nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photons Technical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effects on Silicon-on-Insulator (SOI) Racetrack Resonators: A Coupled Analytic and 2-D Finite Difference Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vafaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (9), pp.1380-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité de la stratification thermique de l ’air à des conditions aux limites radiatives et à des variations géométriques dans une cavité en convection naturelle à haut nombre de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Djanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54966/jreen.v13i3.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For Intelligent Switch Based Flyback Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2008.921435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss free gate driver unipolar power supply for high side power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Numéro spécial Conversion de l'énergie et intégration en électronique de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.527-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral diamond MOSFET simulation for a monolithic switching cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 300 mA in a diamond JFET: interdigitated FET structure optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling current rating of diamond-based MOSFETs: Interdigitated lateral deep-depletion diamond field-effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Hasselt Diamond Workshop SBDD XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 1kV Deep Depletion Diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 37th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kumamoto, Japan. pp.373-376, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ISPSD62843.2025.11117478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral deep depletion diamond MOSFET breakdown voltage improvement up to 950 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Hasselt Diamond Workshop 2025 - SBDD XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et collaborative pour l'élaboration d'un banc automatisé de caractérisation de pertes en commutation par opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la caractérisation en commutation de transistors diamant à effet de champ de type p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source field plate addition on deep depletion diamond MOSFET to increase the breakdown up to 850 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Diamond and Carbon Materials (ICDCM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de grille dynamique en tension multiniveaux pour transistor SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Leijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor à effet de champ interdigité en diamant : augmentation du calibre en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation isolée ajustable numériquement pour la commande rapprochée de transistors de puissance, en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Monolithic GaN Power ICs : A Comparative Analysis of four All-GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion adaptative du temps-mort intégré au gate-driver CMOS pour MOSFET SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation GaN et son circuit driver monolithique à contrôle actif rapide de dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D &amp; 3D simulation of a diamond Junction Field Effect Transistor and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Diamond and Carbon Materials (ICDCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion optimale du temps-mort intégré au gate-driver CMOS grâce à la mesure du courant de grille pour les MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'école doctorale GEETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEETS, Jun 2024, TOULOUSE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate driver topologies, concepts and challenges for WBG devices - Invited short course speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12941224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond FET improvement to reach industrial reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th French Japan workshop on Diamond electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First interdigitated diamond FET toward industrial power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Diamond and Carbon Materials (ICDCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First interdigitated diamond FET toward industrial power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th international Hasselt Diamond Workshop (SBDD XXVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical 1kV deep depletion diamond MOSFET: optimization and compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th international Hasselt Diamond Workshop (SBDD XXVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable isolated gate driver supply for automated switching loss measurement of Power Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Methodologies Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 200V Monolithic GaN Half-Bridge with Active Gate Driver Including a Fast dv/dt Feedback Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe (WiPDA-Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cardiff (GB), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope62087.2024.10797415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brings diamond compared to wide bandgap materials in power semiconductor devices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2023, Mallorca (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal analysis of paralleled diamond devices for higher total current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Ultra-Accurate and Fast Gate Charge Sensor for Robust and Ultra-Fast Short Circuit Detection of SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Symposium on Power Semiconductor Devices and ICs (IEEE ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology (HKUST), May 2023, Hong Kong, France. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd57135.2023.10147567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistors en diamant à effet de champ pour l'électronique de puissance : comparaison de grilles (JFET) et amélioration de la tenue en tension (MOSFET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-depletion diamond metal–oxide–semiconductor field-effect transistor with source-field plate for power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Characterization of a 1.2 kV SiC MOSFET in Third Quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe23ecceeurope58414.2023.10264635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold voltage shift of deep-depletion ZrO2/O-terminated diamond MOSFET: numerical simulations and comparison with measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond electro-optically controlled JFET based memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nemanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver for SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé : du Système au Nanosystème - ED 323 (GEET) - Université de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEET, Jun 2023, Toulouse, France. https://adum.fr/as/ed/GEET/article.pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation time of non-volatile photo-switch based on diamond Junction Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Diamond Field Effect Transistors Towards a Key Milestone for Diamond Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring 2022 - Symposium EQ01 - Ultra-Wide Bandgap Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu &amp; Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Depletion diamond metal-oxide-semiconductor field-effect transistor with source-field plate for power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile photo-switch using a diamond pn junction diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on New Diamond and Nano Carbons NDNC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Power Devices: Benchmarks, Optimal Design and Integration in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Integrated Power Packaging IWIPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a diamond pn junction can be used to fabricate a non-volatile photo-switch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation time of non-volatile photo-switch based on diamond Junction Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on New Diamond and Nano Carbons NDNC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Source Field-Plated Deep-Depletion Diamond MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring 2022 - Symposium EQ01 - Ultra-Wide Bandgap Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile tuning of normally-on and off states of the deep depletion ZrO2/diamond MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diamond based non-volatile photo-switch using phosphorus and nitrogen deep donors as gate dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Koeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nemanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal simulations of a diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Hasselt Diamond Workshop - SBDD XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ultra-rapide et intégré de dv/dt en boucle fermée lors de l’amorçage de transistors à semiconducteurs grand-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Inter-Digited JFET for Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El-Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, On Line, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid power module with Diamond and SiC power devices: modeling, performances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Nachete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ig,vgs’ Monitoring for Fast and Robust SiC MOSFET Short-Circuit Protection with High integration Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon (Virtual ), France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel SOI-CMOS Active Gate Driver Architecture for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual ), Austria. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with fast short circuit protection for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual), Austria. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical control of power devices: combining photonics, CMOS integration and monolithic integration for the next generation of power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Matsue, Japan. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MWP48676.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Design of High Bandwidth Feedback Loop for dv/dt Control in CMOS AGD for GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ig Integration and vgs Derivation methods dedicated to fast Short-Circuit 2D-Diagnosis for Wide Band Gap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barazi Yazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175V, &amp;gt; 5.4 MV/cm, 50 m(omega).cm2 at 250°C Diamond MOSFET and its reverse conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 31st International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2019.8757645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS gate driver with ultra-fast dV/dt embedded control dedicated to optimum EMI and turn-on losses management for GaN power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double chips low side - high side configurable full gate driver circuits for a high speed inverter leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes Schottky en Diamant : augmentation du calibre en courant et parallélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solderless Leadframe Assisted Wafer-Level Packaging Technology for Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Enyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, France. pp.1251-1257, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC.2018.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02185324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistors Haute Tension de type MOSFET et MESFET en diamant pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Umezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masante Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200V, 4MV/cm lateral diamond MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky diodes interactions in power electronics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating temperature as a trade-off parameter for designing drift region of diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and interleaved structures for diamond Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2017 (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Toan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off for optimizing drift region of diamond power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Optical Gate Driver for Wide Band Gap Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Sang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Duc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS SOI gate driver with integrated optical supply and optical driving for fast power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and design of diamond High Voltage power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Gate Control of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE-NPERC-J Joint Symposium on Smart Applications of Photonics to New Generation Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of unipolar diamond power devices: drift region and channel dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2016 - SBDD XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un packaging 3D collectif de composants de puissance à structure verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards vertical power device 3D packaging on 8-inch wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond power electronics : from device simulation to implementation in power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate drivers with integrated optical interfaces for extremely fast power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESARS-ITEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diode Schottky en diamant : le présent et le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulaye Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Drivers for High Speed - High Voltage Wide Bandgap Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling high switching speed for diamond power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French-Japanese workshop on Diamond Power Device</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Optical receiver for Power Electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of diamond devices for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Japan - France CVD diamond power device workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage current conduction mechanisms in atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Wafer Level Packaging Technology by Layer Transfer Engineering : Application to 3D Packaging for vertical power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondcharton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From nano to macro power electronics and packaging international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes spécifiques de caractérisation et de commande de composants grand gap en environnement variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert isolé des signaux de commande dans le contexte de l'intégration pour les composants actifs d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Corrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Integrated Optical Isolator for Power Transistor Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and benefits of microelectronics for power electronics: from integrated optical driving to optimized power semiconductor switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph. D. Research in Microelectronics and Electronics (PRIME), 2014 10th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France. pp.1--1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Packaging for vertical power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondcharton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond bipolar device simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Measurements of an Optical Detector Designed for Monolithic Integration with a Power VDMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Minnéapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True 3D Packaging Solution for Stacked Vertical Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Power Semiconductor Devices and ICs. (ISPSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kanazawa, Japan. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Switching Characterization Method for Evaluation of Operating Point and Temperature Impacts on Wide Bandgap Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WipDa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Output Impedance Gate Drive for Safer and More Efficient Control of Wide Bandgap Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WipDa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Performances d'une Chaîne de Traction pour Véhicule Electrique pour Différentes Structures d'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dual Active Bridge DC/DC Converters for Converters Networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Low Power Low Voltage Isolated Switch Mode Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Industrial Electronics CONference, IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertical power device conductive assembly at wafer level using direct bonding technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une filière et un support de conception EDA (Electronic Design Automation) des fonctions de coupure spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of monolithic multiple vertical power diodes in a multiphase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubomir Kerachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power Electronics Conference and Exposition (APEC), 2012 Twenty-Seventh Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integration of Dual Active Bridge DC/DC Converters Used in Micro Converters Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics/Intelligent Motion/Power Quality PCIM Europe Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un étage intégré d'isolation par voie optique pour transistors de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Vafaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Ngoc To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur intégré pour les applications réseaux de micro convertisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Low Power and High Bandwidth Optical Isolator for Monolithic Power MOSFETs Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADED INVERTERS FOR ELECTRICAL VEHICLES: TOWARDS A BETTER MANAGEMENT OF TRACTION CHAIN FROM THE BATTERY TO THE MOTOR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Power System in Package with 3D chip on chip interconnections of the power transistor and its gate driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reduced threshold voltages for vertical power Mosfet transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Cascaded Inverters for Electrical Vehicles'Drive-Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated coreless transformer onto a CMOS gate driver for gate signal insulation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, intégration 3D et caractérisation d'un circuit de commande CMOS pour transistors de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Trends in Silicon Photonics in the Context of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics Fabrication: an Innovative Graduate Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Deptuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Parameter Identification Tool for semiconductor Device Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension de seuil réduite pour composants de puissance à grille: Intérêts et conséquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hybrid integration and functional interconnection of a power transistor and its gate driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 1550nm SiGe/Si quantum-well optical modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated CMOS gate driver for vertical power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Integrated Gate Driver Supplies : Practical and Analytical Analysis of High-Voltage Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Tran Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 873-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photoreceiver For An Isolated Control Signal Transfert In Favour Of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International Symposium on Power Semiconductor Devices and ICs (ISPSD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration Monolithique d'un Récepteur Optique au sein de Transistors de Puissance : Enjeux et Possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation, Design and Testing of Integrated Power Supply For Insulated Gate Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPSD'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For VIPer Based Flyback Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Gate Control of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEICE-NPERC-J Joint Symposium on Smart Applications of Photonics to New Generation Power Electronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond devices in power converters: needs, constraints, and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareno Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Device Applications of Diamond Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 6.2, pp.400-431, 2018, 978-0-08-102183-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des composants à semi-conducteurs de puissance : contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, d3230v2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introducing to circuits andsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic device for generating single photons, associated memory, multiplexer, implant and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3123149 (B1), US2024243218 (A1), PCT/EP2022/063421. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond MIS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11569381 (B2). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif électronique de puissance a structure d’interconnexion électrique plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/54036. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif électronique de puissance à cellule de commutation 3D verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Letowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 14/60636. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.4 – Report on fabricated Diamond power transistors – Batch 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.3 – Report on Functional prototype Diamond power Field Effect Transistors (batch 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.2 – Preliminary Design of the Diamond Power Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.1 – State of the Art of diamond power devices and converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Driche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Leopoldo Rodríguez Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Public deliverable of Diamond Converter and Arc fault DEtection for high-altitude operations (Horizon Europe). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration monolithique des fonctions d'interface au sein de composants de puissance à structure verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION A DIRIGER DES RECHERCHES Spécialité : Electronique, Electrotechnique, Automatique et Traitement du signal (EEATS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Polytechnique de Grenoble, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable isolated gate driver supply - Microcontroller source files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7122c8d0ec53c6bc1a22f8826d7291db5ce34b8d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python class, GUI and exemple for tunable isolated power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:85139ab7016042df074f4453fb937cde7317bead⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Phase PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE615FB"/>
+    <w:nsid w:val="27F922AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-rouger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2161-9043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190456760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Donato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watkins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2026.3669152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3453504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz A Koeck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3416059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dos Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3311621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867147v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Soto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Couret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.109802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.109827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108936" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe8fe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Bau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Longobardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4eab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3232" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.07.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2014-0330" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ayel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2517679" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2011.2175196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209744" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaeger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Chrostowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.18.025151" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deptuck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Catellani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2008.921435" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.527-540" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F9RMVSDV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sardois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leijnen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISPSD62843.2025.11117478" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Devilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238917" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699011v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606906v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12941224" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506082v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812130" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope62087.2024.10797415" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sicard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd57135.2023.10147567" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264635" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099978v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Koeck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nemanich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738034v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867163v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966771v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El-Messaoudi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Nachete" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaquiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215619" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170181" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170106" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180892v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barazi Yazan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2019.8757645" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743621v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saboret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335492v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430331" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Enyedi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00193" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590470v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375801v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288495v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306761v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338451v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329087v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chicot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092423v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondcharton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084058v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843807v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988288v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grezaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695573" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988293v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695564" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716734v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696167v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Trinh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820246v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Phung" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820244v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dafonseca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716857v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gineste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gatti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706742v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706753v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716725v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716729v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606381v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599317v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pheng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728008v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607324v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608293v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476550v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498857v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545393v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tasmin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520085v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282182v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199403v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193829v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413341v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072435v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756766v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821040v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913328v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518798v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518820v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202667v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Binh Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710737v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710720v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710707v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710672v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Leopoldo Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344847v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187283v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344284v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7122c8d0ec53c6bc1a22f8826d7291db5ce34b8d" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344293v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85139ab7016042df074f4453fb937cde7317bead" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699064v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-rouger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2161-9043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190456760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612125v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Donato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Henderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2026.3669152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz A Koeck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3416059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3453504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dos Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3311621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Couret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.109827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867147v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Soto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.109802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe8fe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114246" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Bau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Longobardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4eab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.07.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2014-0330" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ayel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2517679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209744" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2011.2175196" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boeck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaeger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Chrostowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.18.025151" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deptuck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406632v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Catellani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2008.921435" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.527-540" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F9RMVSDV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sardois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235287v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISPSD62843.2025.11117478" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leijnen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Devilliers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238917" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699011v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606906v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12941224" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844860v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812130" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope62087.2024.10797415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sicard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd57135.2023.10147567" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264635" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099953v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Koeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nemanich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738034v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867172v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El-Messaoudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Nachete" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaquiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215619" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170181" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920189v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170164" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920181v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170106" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barazi Yazan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377367v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2019.8757645" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430331" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saboret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Enyedi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00193" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370942v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288495v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306761v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338451v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329087v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marechal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chicot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092423v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondcharton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989640v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828612v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843807v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grezaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695573" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988293v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695564" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716734v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696167v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Trinh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820246v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Phung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dafonseca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gineste" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gatti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599257v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606381v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599317v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pheng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608293v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498857v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520083v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545393v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tasmin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520085v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292642v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296716v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198345v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413341v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072435v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756766v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821040v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913328v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518820v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202667v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Binh Nguyen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710737v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710720v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710707v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710672v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Leopoldo Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344847v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187283v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344284v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7122c8d0ec53c6bc1a22f8826d7291db5ce34b8d" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344293v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85139ab7016042df074f4453fb937cde7317bead" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699064v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>