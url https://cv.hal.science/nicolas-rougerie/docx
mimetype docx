--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -182,404 +182,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926436v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blow-up of 2D attractive Bose-Einstein condensates at the critical rotational speed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensional reduction for a system of 2D anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Duong Dinh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/AIHPC/94⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-024-01417-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752950v3</w:t>
+                <w:t xml:space="preserve">hal-04094099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional reduction for a system of 2D anyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A LIEB-THIRRING INEQUALITY FOR EXTENDED ANYONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-024-01417-2⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-022-01627-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094099v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769548v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LIEB-THIRRING INEQUALITY FOR EXTENDED ANYONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anyons in a tight wave-guide and the Tonks-Girardeau gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-022-01627-x⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.4.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769548v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947321v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyons in a tight wave-guide and the Tonks-Girardeau gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blow-up of 2D attractive Bose-Einstein condensates at the critical rotational speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Core</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.4.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPC/94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947321v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752950v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum statistics transmutation via magnetic flux attachment</w:t>
               </w:r>
@@ -773,51 +773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Fermi profile of a fast rotating Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -858,209 +858,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical Limit for Almost Fermionic Anyons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théotime Girardot</w:t>
+                <w:t xml:space="preserve">The Hartree functional in a double well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 387 (1), pp.427-480. </w:t>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1727-1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04164-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/jst/385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129551v1</w:t>
+                <w:t xml:space="preserve">hal-02558586v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hartree functional in a double well</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+                <w:t xml:space="preserve">Semiclassical Limit for Almost Fermionic Anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1727-1778. </w:t>
+              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387 (1), pp.427-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/jst/385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558586v4</w:t>
+                <w:t xml:space="preserve">hal-03129551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical field theory limit of many-body quantum Gibbs states in 2D and 3D</w:t>
               </w:r>
@@ -1429,385 +1429,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantum Impurity Model for Anyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holomorphic quantum Hall states in higher Landau levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Yakaboylu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (14)</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.041101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417319v1</w:t>
+                <w:t xml:space="preserve">hal-02420945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of bosonic ground states, from many-body to nonlinear Schrödinger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the Laughlin phase against long-range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp. 253-408</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.1475-1515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468885v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Laughlin phase against long-range interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+                <w:t xml:space="preserve">A Quantum Impurity Model for Anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Yakaboylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lundholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lemeshko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.1475-1515</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153307v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holomorphic quantum Hall states in higher Landau levels</w:t>
+                <w:t xml:space="preserve">Scaling limits of bosonic ground states, from many-body to nonlinear Schrödinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, pp.041101</w:t>
+              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp. 253-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420945v3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On two properties of the Fisher information</w:t>
               </w:r>
@@ -1856,118 +1856,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of 2D dipolar Bose-Einstein condensates</w:t>
+                <w:t xml:space="preserve">Local incompressibility estimates for the Laughlin phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Eychenne</w:t>
+                <w:t xml:space="preserve">Elliott H Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (2), </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1216663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3181-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875565v3</w:t>
+                <w:t xml:space="preserve">hal-01449817v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of renormalized Gibbs measures from equilibrium many-body quantum Bose gases</w:t>
               </w:r>
@@ -2051,131 +2064,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local incompressibility estimates for the Laughlin phase</w:t>
+                <w:t xml:space="preserve">On the stability of 2D dipolar Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott H Lieb</w:t>
+                <w:t xml:space="preserve">Arnaud Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3181-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1216663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449817v3</w:t>
+                <w:t xml:space="preserve">hal-01875565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex patterns in the almost-bosonic anyon gas</w:t>
               </w:r>
@@ -2350,369 +2350,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting bosons in a double-well potential : localization regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigidity of the Laughlin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott H Lieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Spehner</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (2), pp.737-786. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3156-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-2082-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417039v4</w:t>
+                <w:t xml:space="preserve">hal-01364206v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity of the Laughlin liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliott H Lieb</w:t>
+                <w:t xml:space="preserve">Gibbs measures based on 1D (an)harmonic oscillators as mean-field limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.041901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-018-2082-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5026963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364206v5</w:t>
+                <w:t xml:space="preserve">hal-01496137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs measures based on 1D (an)harmonic oscillators as mean-field limits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting bosons in a double-well potential : localization regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Spehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.041901. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (2), pp.737-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5026963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3156-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496137v2</w:t>
+                <w:t xml:space="preserve">hal-01417039v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laughlin liquid in an external potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2844,209 +2844,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on 2D focusing many-boson systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indiscernabilité et indépendance en physique statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145 (6), pp.2441-2454. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/proc/13468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/prc3-ga43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205889v2</w:t>
+                <w:t xml:space="preserve">hal-05534309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscernabilité et indépendance en physique statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on 2D focusing many-boson systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.2441-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/prc3-ga43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/proc/13468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534309v1</w:t>
+                <w:t xml:space="preserve">hal-01205889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local density approximation for the almost-bosonic anyon gas</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Hall states of bosons in rotating anharmonic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3833,51 +3833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinsker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, pp.183--188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4456,520 +4456,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic limit of the 2D Hartree equation in a large magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical mechanics of the radial focusing nonlinear Schrödinger equation in general traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Périce</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Leonardo Tolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523429v3</w:t>
+                <w:t xml:space="preserve">hal-04331356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-energy variations for determinantal 2D plasmas with holes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gyrokinetic limit of the 2D Hartree equation in a large magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Périce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290386v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2D Chern-Simons-Schrödinger system reduced to 1D</w:t>
+                <w:t xml:space="preserve">Free-energy variations for determinantal 2D plasmas with holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226419v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Phi^4_2$ theory limit of a many-body bosonic free energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2D Chern-Simons-Schrödinger system reduced to 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409978v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bosonic canonical ensembles to non-linear Gibbs measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Duong Dinh</w:t>
+                <w:t xml:space="preserve">$\Phi^4_2$ theory limit of a many-body bosonic free energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843065v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of the radial focusing nonlinear Schrödinger equation in general traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+                <w:t xml:space="preserve">From bosonic canonical ensembles to non-linear Gibbs measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhao Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04331356v1</w:t>
+                <w:t xml:space="preserve">hal-04843065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMICLASSICAL LIMIT FOR ALMOST FERMIONIC ANYONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Correggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,51 +5679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926436v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752950v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thi Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/94" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094099v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyun Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01417-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769548v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-022-01627-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947321v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.4.079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2023.4.803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117990v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Olgiati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2023.16.1885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522207v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04164-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558586v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898563v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Th&#224;nh Nam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-020-01010-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994870v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderalp Yakaboylu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areg Ghazaryan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lemeshko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291672v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yakaboylu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghazaryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundholm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemeshko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468885v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153307v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420945v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Yngvason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397359v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875565v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eychenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1216663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449817v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott H Lieb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3181-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997590v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Correggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/20005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165769v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417039v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3156-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364206v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2082-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496137v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562107v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1020-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531877v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathiganesh Devanarayanan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80498-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205889v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13468" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/prc3-ga43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391205v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990051v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070599v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796683v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673045v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696092v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1697-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761543v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Serfaty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinsker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2018/18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700668v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01602-9_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523429v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;rice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290386v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226419v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jougla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106991v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134985v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seiringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154398v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926436v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094099v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyun Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01417-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769548v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Girardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-022-01627-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947321v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.4.079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752950v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/94" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2023.4.803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117990v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Olgiati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2023.16.1885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522207v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558586v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04164-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898563v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Th&#224;nh Nam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-020-01010-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994870v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderalp Yakaboylu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areg Ghazaryan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lemeshko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291672v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420945v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Yngvason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yakaboylu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghazaryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundholm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemeshko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468885v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397359v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449817v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott H Lieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875565v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eychenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1216663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997590v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Correggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/20005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165769v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364206v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2082-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496137v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417039v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3156-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562107v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1020-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531877v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathiganesh Devanarayanan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80498-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/prc3-ga43" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205889v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13468" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391205v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990051v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070599v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796683v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673045v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696092v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1697-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761543v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Serfaty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinsker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2018/18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700668v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01602-9_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331356v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523429v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;rice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290386v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226419v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jougla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843065v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106991v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134985v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seiringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154398v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>