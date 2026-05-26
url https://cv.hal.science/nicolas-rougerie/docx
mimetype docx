--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -66,1515 +66,1528 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Gibbs measures for 1D NLS in a trap</w:t>
+                <w:t xml:space="preserve">Convergence of states for polaron models in the classical limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Duong Dinh</w:t>
+                <w:t xml:space="preserve">Marco Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926436v3</w:t>
+                <w:t xml:space="preserve">hal-04276839v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional reduction for a system of 2D anyons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Invariant Gibbs measures for 1D NLS in a trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094099v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926436v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LIEB-THIRRING INEQUALITY FOR EXTENDED ANYONS</w:t>
+                <w:t xml:space="preserve">Blow-up of 2D attractive Bose-Einstein condensates at the critical rotational speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théotime Girardot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-022-01627-x⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPC/94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769548v3</w:t>
+                <w:t xml:space="preserve">hal-03752950v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyons in a tight wave-guide and the Tonks-Girardeau gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Core</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.4.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947321v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blow-up of 2D attractive Bose-Einstein condensates at the critical rotational speed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dimensional reduction for a system of 2D anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPC/94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-024-01417-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752950v3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum statistics transmutation via magnetic flux attachment</w:t>
+                <w:t xml:space="preserve">A LIEB-THIRRING INEQUALITY FOR EXTENDED ANYONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaultier Lambert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Théotime Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/pmp.2023.4.803⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-022-01627-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524103v1</w:t>
+                <w:t xml:space="preserve">hal-03769548v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosons in a double well: two-mode approximation and fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum statistics transmutation via magnetic flux attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Spehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2023.16.1885⟩</w:t>
+              <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/pmp.2023.4.803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117990v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas-Fermi profile of a fast rotating Bose-Einstein condensate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bosons in a double well: two-mode approximation and fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Spehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.535-569. </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.1885-1954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2023.16.1885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522207v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117990v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hartree functional in a double well</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thomas-Fermi profile of a fast rotating Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1727-1778. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.535-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/jst/385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558586v4</w:t>
+                <w:t xml:space="preserve">hal-03522207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical Limit for Almost Fermionic Anyons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hartree functional in a double well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Olgiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 387 (1), pp.427-480. </w:t>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1727-1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04164-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/jst/385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129551v1</w:t>
+                <w:t xml:space="preserve">hal-02558586v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical field theory limit of many-body quantum Gibbs states in 2D and 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semiclassical Limit for Almost Fermionic Anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00222-020-01010-4⟩</w:t>
+              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387 (1), pp.427-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898563v6</w:t>
+                <w:t xml:space="preserve">hal-03129551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear Schrödinger limit of bosonic ground states, again</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classical field theory limit of many-body quantum Gibbs states in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.315-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-020-01010-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994870v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898563v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum impurity model for anyons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non linear Schrödinger limit of bosonic ground states, again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.69-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449089v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved stability for 2D attractive Bose gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum impurity model for anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enderalp Yakaboylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areg Ghazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lemeshko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291672v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holomorphic quantum Hall states in higher Landau levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improved stability for 2D attractive Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 61, pp.041101</w:t>
+              <w:t xml:space="preserve">, 2020, 61, pp.021901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420945v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Laughlin phase against long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Olgiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 237, pp.1475-1515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,1412 +1606,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantum Impurity Model for Anyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holomorphic quantum Hall states in higher Landau levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Yakaboylu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (14)</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.041101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417319v1</w:t>
+                <w:t xml:space="preserve">hal-02420945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling limits of bosonic ground states, from many-body to nonlinear Schrödinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp. 253-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two properties of the Fisher information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Quantum Impurity Model for Anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Yakaboylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lemeshko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.77-88</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397359v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local incompressibility estimates for the Laughlin phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On two properties of the Fisher information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449817v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of renormalized Gibbs measures from equilibrium many-body quantum Bose gases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the stability of 2D dipolar Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (6), pp.061901. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5094331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1216663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144018v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of 2D dipolar Bose-Einstein condensates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Derivation of renormalized Gibbs measures from equilibrium many-body quantum Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1216663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.061901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5094331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875565v3</w:t>
+                <w:t xml:space="preserve">hal-02144018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex patterns in the almost-bosonic anyon gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local incompressibility estimates for the Laughlin phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott H Lieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/126/20005⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3181-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997590v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449817v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Laughlin function and its perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire X-EDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/slsedp.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity of the Laughlin liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vortex patterns in the almost-bosonic anyon gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-018-2082-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/126/20005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364206v5</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs measures based on 1D (an)harmonic oscillators as mean-field limits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interacting bosons in a double-well potential : localization regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Spehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.041901. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (2), pp.737-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5026963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3156-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496137v2</w:t>
+                <w:t xml:space="preserve">hal-01417039v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting bosons in a double-well potential : localization regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gibbs measures based on 1D (an)harmonic oscillators as mean-field limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Spehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (2), pp.737-786. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.041901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3156-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5026963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417039v4</w:t>
+                <w:t xml:space="preserve">hal-01496137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laughlin liquid in an external potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rigidity of the Laughlin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott H Lieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-017-1020-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-2082-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562107v2</w:t>
+                <w:t xml:space="preserve">hal-01364206v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal and shape dependent features of surface superconductivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Laughlin liquid in an external potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2017-80498-3⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-017-1020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531877v2</w:t>
+                <w:t xml:space="preserve">hal-01562107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscernabilité et indépendance en physique statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Universal and shape dependent features of surface superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharathiganesh Devanarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/prc3-ga43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2017-80498-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534309v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on 2D focusing many-boson systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Thành Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145 (6), pp.2441-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3026,2302 +3043,3272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density approximation for the almost-bosonic anyon gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indiscernabilité et indépendance en physique statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/prc3-ga43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391205v3</w:t>
+                <w:t xml:space="preserve">hal-05534309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mean-field approximation and the non-linear Schrödinger functional for trapped Bose gases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local density approximation for the almost-bosonic anyon gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 368 (9), pp.6131-6157. </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/tran/6537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990051v3</w:t>
+                <w:t xml:space="preserve">hal-01391205v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of nonlinear Gibbs measures from many-body quantum mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The mean-field approximation and the non-linear Schrödinger functional for trapped Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Thành Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.65-115. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 368 (9), pp.6131-6157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/tran/6537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070599v3</w:t>
+                <w:t xml:space="preserve">hal-00990051v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Hartree's theory for generic mean-field Bose systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Derivation of nonlinear Gibbs measures from many-body quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Thành Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 254, pp.570-621. </w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.65-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2013.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jep.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796683v4</w:t>
+                <w:t xml:space="preserve">hal-01070599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the binding of polarons in a mean-field quantum crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Remarks on the quantum de Finetti theorem for bosonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), pp.48-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673045v3</w:t>
+                <w:t xml:space="preserve">hal-00870911v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous Vortex Patterns in Rotating Bose-Einstein Condensates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Derivation of Hartree's theory for generic mean-field Bose systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-013-1697-y⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 254, pp.570-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696092v4</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796683v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la modélisation de l'interaction entre polarons et cristaux quantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inhomogeneous Vortex Patterns in Rotating Bose-Einstein Condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 321 (3), pp.817-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-013-1697-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829053v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696092v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Hall states of bosons in rotating anharmonic traps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the binding of polarons in a mean-field quantum crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.629--656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2012025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761543v3</w:t>
+                <w:t xml:space="preserve">hal-00673045v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant vortex phase transition in rapidly rotating trapped Bose-Einstein condensates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur la modélisation de l'interaction entre polarons et cristaux quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 217, pp.183--188</w:t>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Exposé n° 7, année 2012-2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745668v1</w:t>
+                <w:t xml:space="preserve">hal-00829053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall states of bosons in rotating anharmonic traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.023618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761543v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant vortex phase transition in rapidly rotating trapped Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pinsker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.183--188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall phases and plasma analogy in rotating trapped Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s10955-013-0766-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0766-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770478v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Derivation of Pekar's Polarons from a Microscopic Model of Quantum Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (3), pp.1267--1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/110846312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interacting 2D Bose gas and nonlinear Gibbs measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Thành Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gibbs measures for nonlinear dispersive equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe Genovese, Benjamin Schlein and Vedran Sohinger, Apr 2018, Oberwolfach (Germany), Germany. p. 1088, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/OWR/2018/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites de champ moyen bosoniques à température positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Congrès national de la Société de Mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915198v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classical Jellium and the Laughlin phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BOSE GASES AT POSITIVE TEMPERATURE AND NON-LINEAR GIBBS MEASURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics and Mathematics of Elliott Lieb</w:t>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">hal-01700668v2</w:t>
+              <w:t xml:space="preserve">18th international congress on mathematical physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Santiago de Chile (Chile), Chile. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Thomas-Fermi theory for 2D abelian anyons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the stability of Laughlin's fractional quantum Hall phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05037710v2</w:t>
+              <w:t xml:space="preserve">Academic Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of condensed matter physics, second edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2023, 978-0-323-91408-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of the radial focusing nonlinear Schrödinger equation in general traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The classical Jellium and the Laughlin phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04331356v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Physics and Mathematics of Elliott Lieb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS press, 2022, 978-3-98547-019-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic limit of the 2D Hartree equation in a large magnetic field</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blow-up profile of rotating 2D focusing Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniela Cadamuro, Maximilian Duell, Wojciech Dybalski and Sergio Simonella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macroscopic Limits of Quantum Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 270, Springer International Publishing, pp.145-170, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01602-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Périce</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">hal-01700668v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Thomas-Fermi theory for 2D abelian anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523429v3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-energy variations for determinantal 2D plasmas with holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of the radial focusing nonlinear Schrödinger equation in general traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Tolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290386v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2D Chern-Simons-Schrödinger system reduced to 1D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gyrokinetic limit of the 2D Hartree equation in a large magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Périce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226419v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Phi^4_2$ theory limit of a many-body bosonic free energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Free-energy variations for determinantal 2D plasmas with holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409978v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bosonic canonical ensembles to non-linear Gibbs measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The 2D Chern-Simons-Schrödinger system reduced to 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843065v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMICLASSICAL LIMIT FOR ALMOST FERMIONIC ANYONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">$\Phi^4_2$ theory limit of a many-body bosonic free energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106991v4</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROUND STATES OF LARGE BOSONIC SYSTEMS: THE GROSS-PITAEVSKII LIMIT REVISITED</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From bosonic canonical ensembles to non-linear Gibbs measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134985v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE AVERAGE FIELD APPROXIMATION FOR ALMOST BOSONIC EXTENDED ANYONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SEMICLASSICAL LIMIT FOR ALMOST FERMIONIC ANYONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154398v3</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106991v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM BOSONIC GRAND-CANONICAL ENSEMBLES TO NONLINEAR GIBBS MEASURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emergence of fractional statistics for tracer particles in a Laughlin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171867v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253661v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of boundary curvature on surface superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Correggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223690v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GROUND STATES OF LARGE BOSONIC SYSTEMS: THE GROSS-PITAEVSKII LIMIT REVISITED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Thành Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Seiringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134985v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INCOMPRESSIBILITY ESTIMATES FOR THE LAUGHLIN PHASE, PART II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081771v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE AVERAGE FIELD APPROXIMATION FOR ALMOST BOSONIC EXTENDED ANYONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154398v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Finetti theorems, mean-field limits and Bose-Einstein condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164560v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FROM BOSONIC GRAND-CANONICAL ENSEMBLES TO NONLINEAR GIBBS MEASURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorèmes de de Finetti, limites de champ moyen et condensation de Bose-Einstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060125v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incompressibility Estimates for the Laughlin Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Yngvason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950995v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Transition to a Giant Vortex Phase in a Fast Rotating Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Correggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Yngvason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5331,100 +6318,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de Gross-Pitaevskii pour un condensat de Bose-Einstein en rotation : vortex et transitions de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,105 +6421,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to many-body quantum mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematical Physics [math-ph]. Université Grenoble-Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01394670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5679,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926436v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094099v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyun Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01417-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769548v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Girardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-022-01627-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947321v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.4.079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752950v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/94" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2023.4.803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117990v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Olgiati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2023.16.1885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522207v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558586v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04164-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898563v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Th&#224;nh Nam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-020-01010-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994870v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderalp Yakaboylu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areg Ghazaryan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lemeshko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291672v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420945v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Yngvason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yakaboylu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghazaryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundholm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemeshko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468885v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397359v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449817v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott H Lieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875565v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eychenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1216663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997590v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Correggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/20005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165769v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364206v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2082-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496137v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417039v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3156-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562107v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1020-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531877v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathiganesh Devanarayanan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80498-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/prc3-ga43" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205889v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13468" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391205v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990051v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070599v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796683v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673045v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696092v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1697-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761543v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Serfaty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinsker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2018/18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700668v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01602-9_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331356v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523429v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;rice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290386v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226419v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jougla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843065v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106991v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134985v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seiringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154398v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276839v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Falconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Olgiati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926436v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Dinh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752950v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947321v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyun Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.4.079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094099v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01417-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769548v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Girardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-022-01627-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2023.4.803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117990v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2023.16.1885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522207v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558586v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04164-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898563v6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Th&#224;nh Nam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-020-01010-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994870v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderalp Yakaboylu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areg Ghazaryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lemeshko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291672v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420945v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Yngvason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468885v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yakaboylu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghazaryan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundholm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemeshko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397359v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875565v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eychenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1216663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449817v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott H Lieb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3181-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165769v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997590v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Correggi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/20005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417039v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3156-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496137v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364206v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2082-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562107v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1020-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531877v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathiganesh Devanarayanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80498-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205889v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13468" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/prc3-ga43" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391205v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990051v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070599v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870911v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796683v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.12.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696092v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1697-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673045v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761543v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Serfaty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinsker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770478v4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0766-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2018/18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915198v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745502v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700668v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01602-9_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331356v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523429v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;rice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290386v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226419v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jougla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843065v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106991v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253661v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223690v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134985v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seiringer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081771v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154398v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164560v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060125v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950995v5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>